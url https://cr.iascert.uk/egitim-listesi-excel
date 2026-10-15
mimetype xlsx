--- v0 (2026-08-31)
+++ v1 (2026-10-15)
@@ -12,854 +12,2570 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="268">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="840">
   <si>
     <t>tur_id</t>
   </si>
   <si>
     <t>tur_adi</t>
   </si>
   <si>
     <t>egitim_id</t>
   </si>
   <si>
     <t>egitim_adi</t>
   </si>
   <si>
     <t>EĞİTİM</t>
   </si>
   <si>
-    <t>BÜYÜKBAŞ HAYVAN YETİŞTİRİCİLİĞİ EĞİTİMİ</t>
-[...785 lines deleted...]
-    <t>YÖNETİCİ SEKRETERLİĞİ USTALIK HAZIRLIK EĞİTİMİ</t>
+    <t>3D Max Eğitimi</t>
+  </si>
+  <si>
+    <t>Ahşap Boyama Eğitmenlik Eğitimi</t>
+  </si>
+  <si>
+    <t>Ahşap Boyama Eğitmenlik Kalfalık Eğitimi</t>
+  </si>
+  <si>
+    <t>Ahşap Boyama Eğitmenlik Usta Öğretici Eğitimi</t>
+  </si>
+  <si>
+    <t>Ahşap Boyama Eğitmenlik Ustalık Eğitimi</t>
+  </si>
+  <si>
+    <t>Ahşap Yapı Sistemleri Eğitimi</t>
+  </si>
+  <si>
+    <t>Ahşap Yapı Sistemleri Kalfalık Eğitimi</t>
+  </si>
+  <si>
+    <t>Ahşap Yapı Sistemleri Usta Öğretici Eğitimi</t>
+  </si>
+  <si>
+    <t>Ahşap Yapı Sistemleri Ustalık Eğitimi</t>
+  </si>
+  <si>
+    <t>Aile Danışmanlığı Eğitimi</t>
+  </si>
+  <si>
+    <t>Aile Danışmanlığı Programı Eğitimi</t>
+  </si>
+  <si>
+    <t>Aile ve Çift Terapisi Uygulayıcı Eğitimi</t>
+  </si>
+  <si>
+    <t>Akıl Oyunları Eğitmenliği Eğitimi</t>
+  </si>
+  <si>
+    <t>Akıl ve Zeka Oyunları Eğitimi</t>
+  </si>
+  <si>
+    <t>Alçı Sıva Uygulayıcı Eğitimi</t>
+  </si>
+  <si>
+    <t>Alçı Sıva Uygulayıcı Kalfalık Eğitimi</t>
+  </si>
+  <si>
+    <t>Alçı Sıva Uygulayıcı Usta Öğretici Eğitimi</t>
+  </si>
+  <si>
+    <t>Alçı Sıva Uygulayıcı Ustalık Eğitimi</t>
+  </si>
+  <si>
+    <t>Almanca A1 Eğitimi</t>
+  </si>
+  <si>
+    <t>Almanca A2 Eğitimi</t>
+  </si>
+  <si>
+    <t>Almanca B1 Eğitimi</t>
+  </si>
+  <si>
+    <t>Almanca B2 Eğitimi</t>
+  </si>
+  <si>
+    <t>Almanca C1 Eğitimi</t>
+  </si>
+  <si>
+    <t>Almanca C2 Eğitimi</t>
+  </si>
+  <si>
+    <t>Animasyon Eğitimi</t>
+  </si>
+  <si>
+    <t>Arıcılık Eğitimi</t>
+  </si>
+  <si>
+    <t>Arıcılık Kalfalık Eğitimi</t>
+  </si>
+  <si>
+    <t>Arıcılık Usta Öğretici Eğitimi</t>
+  </si>
+  <si>
+    <t>Arıcılık Ustalık Eğitimi</t>
+  </si>
+  <si>
+    <t>Aroma Terapi Eğitimi</t>
+  </si>
+  <si>
+    <t>Asansör Sistemleri Eğitimi</t>
+  </si>
+  <si>
+    <t>Asansör Sistemleri Kalfalık Eğitimi</t>
+  </si>
+  <si>
+    <t>Asansör Sistemleri Usta Öğretici Eğitimi</t>
+  </si>
+  <si>
+    <t>Asansör Sistemleri Ustalık Eğitimi</t>
+  </si>
+  <si>
+    <t>Aşçılık Eğitimi</t>
+  </si>
+  <si>
+    <t>Aşçılık Kalfalık Eğitimi</t>
+  </si>
+  <si>
+    <t>Aşçılık Usta Öğretici Eğitimi</t>
+  </si>
+  <si>
+    <t>Aşçılık Ustalık Eğitimi</t>
+  </si>
+  <si>
+    <t>Aşçılık ve Aşçılık Sanatı Eğitimi</t>
+  </si>
+  <si>
+    <t>Aşçılık ve Aşçılık Sanatı Kalfalık Eğitimi</t>
+  </si>
+  <si>
+    <t>Aşçılık ve Aşçılık Sanatı Usta Öğretici Eğitimi</t>
+  </si>
+  <si>
+    <t>Aşçılık ve Aşçılık Sanatı Ustalık Eğitimi</t>
+  </si>
+  <si>
+    <t>Autocad Eğitimi Eğitimi</t>
+  </si>
+  <si>
+    <t>Ayakkabı Modellik Eğitimi</t>
+  </si>
+  <si>
+    <t>Ayakkabı Modellik Kalfalık Eğitimi</t>
+  </si>
+  <si>
+    <t>Ayakkabı Modellik Usta Öğretici Eğitimi</t>
+  </si>
+  <si>
+    <t>Ayakkabı Modellik Ustalık Eğitimi</t>
+  </si>
+  <si>
+    <t>Ayakkabı Üretimi Eğitimi</t>
+  </si>
+  <si>
+    <t>Ayakkabı Üretimi Kalfalık Eğitimi</t>
+  </si>
+  <si>
+    <t>Ayakkabı Üretimi Usta Öğretici Eğitimi</t>
+  </si>
+  <si>
+    <t>Ayakkabı Üretimi Ustalık Eğitimi</t>
+  </si>
+  <si>
+    <t>Bağcılık Eğitimi</t>
+  </si>
+  <si>
+    <t>Bağcılık Kalfalık Eğitimi</t>
+  </si>
+  <si>
+    <t>Bağcılık Usta Öğretici Eğitimi</t>
+  </si>
+  <si>
+    <t>Bağcılık Ustalık Eğitimi</t>
+  </si>
+  <si>
+    <t>Bağımlılık Terapisi Eğitimi</t>
+  </si>
+  <si>
+    <t>Bahçe Bakım ve Peyzaj Eğitimi</t>
+  </si>
+  <si>
+    <t>Balıkçılık ve Su Ürünleri Eğitimi</t>
+  </si>
+  <si>
+    <t>Baş Aşçı Eğitimi</t>
+  </si>
+  <si>
+    <t>Baskı Eğitimi</t>
+  </si>
+  <si>
+    <t>BENDİR EĞİTİMİ</t>
+  </si>
+  <si>
+    <t>BENDİR USTA ÖĞRETCİLİK</t>
+  </si>
+  <si>
+    <t>Berberlik Kalfalık Eğitimi</t>
+  </si>
+  <si>
+    <t>Berberlik Ustalık Eğitimi</t>
+  </si>
+  <si>
+    <t>Beton-Çimento ve Zemin Teknolojisi Eğitimi</t>
+  </si>
+  <si>
+    <t>Beton-Çimento ve Zemin Teknolojisi Kalfalık Eğitimi</t>
+  </si>
+  <si>
+    <t>Beton-Çimento ve Zemin Teknolojisi Usta Öğretici Eğitimi</t>
+  </si>
+  <si>
+    <t>Beton-Çimento ve Zemin Teknolojisi Ustalık Eğitimi</t>
+  </si>
+  <si>
+    <t>Betonarme Kalıp, Demir ve Güçlendirme Sistemleri Eğitimi</t>
+  </si>
+  <si>
+    <t>Betonarme Kalıp, Demir ve Güçlendirme Sistemleri Kalfalık Eğitimi</t>
+  </si>
+  <si>
+    <t>Betonarme Kalıp, Demir ve Güçlendirme Sistemleri Usta Öğretici Eğitimi</t>
+  </si>
+  <si>
+    <t>Betonarme Kalıp, Demir ve Güçlendirme Sistemleri Ustalık Eğitimi</t>
+  </si>
+  <si>
+    <t>Bilgisayar Destekli Endüstriyel Modelleme Eğitimi</t>
+  </si>
+  <si>
+    <t>Bilgisayar Destekli Makine Boyama Eğitimi</t>
+  </si>
+  <si>
+    <t>Bilgisayar İşletmenliği Eğitimi</t>
+  </si>
+  <si>
+    <t>Bilgisayar Teknik Servis Eğitimi</t>
+  </si>
+  <si>
+    <t>Bilgisayar Teknik Servis Kalfalık Eğitimi</t>
+  </si>
+  <si>
+    <t>Bilgisayar Teknik Servis Usta Öğretici Eğitimi</t>
+  </si>
+  <si>
+    <t>Bilgisayar Teknik Servis Ustalık Eğitimi</t>
+  </si>
+  <si>
+    <t>Bilgisayarlı Makine İmalat Eğitimi</t>
+  </si>
+  <si>
+    <t>Bilgisayarlı Makine İmalat Kalfalık Eğitimi</t>
+  </si>
+  <si>
+    <t>Bilgisayarlı Makine İmalat Usta Öğretici Eğitimi</t>
+  </si>
+  <si>
+    <t>Bilgisayarlı Makine İmalat Ustalık Eğitimi</t>
+  </si>
+  <si>
+    <t>Bilgisayarlı Muhasebe Eğitimi</t>
+  </si>
+  <si>
+    <t>Bilinçaltı ve Sembol Dili Eğitimi</t>
+  </si>
+  <si>
+    <t>Bilişsel Davranışçı Terapi Eğitimi</t>
+  </si>
+  <si>
+    <t>Bina Duvar ve Sıva Sistemleri Eğitimi</t>
+  </si>
+  <si>
+    <t>Bina Duvar ve Sıva Sistemleri Kalfalık Eğitimi</t>
+  </si>
+  <si>
+    <t>Bina Duvar ve Sıva Sistemleri Usta Öğretici Eğitimi</t>
+  </si>
+  <si>
+    <t>Bina Duvar ve Sıva Sistemleri Ustalık Eğitimi</t>
+  </si>
+  <si>
+    <t>Bina Yalıtım Eğitimi</t>
+  </si>
+  <si>
+    <t>Bina Yalıtım Kalfalık Eğitimi</t>
+  </si>
+  <si>
+    <t>Bina Yalıtım Usta Öğretici Eğitimi</t>
+  </si>
+  <si>
+    <t>Bina Yalıtım Ustalık Eğitimi</t>
+  </si>
+  <si>
+    <t>Bina Yüzey Kaplama Eğitimi</t>
+  </si>
+  <si>
+    <t>Bina Yüzey Kaplama Kalfalık Eğitimi</t>
+  </si>
+  <si>
+    <t>Bina Yüzey Kaplama Usta Öğretici Eğitimi</t>
+  </si>
+  <si>
+    <t>Bina Yüzey Kaplama Ustalık Eğitimi</t>
+  </si>
+  <si>
+    <t>Biyo Enerji Eğitimi</t>
+  </si>
+  <si>
+    <t>Biyoenerji Eğitimi</t>
+  </si>
+  <si>
+    <t>Biyometrik Yüz Okuma Eğitimi</t>
+  </si>
+  <si>
+    <t>Bordro ve SGK İşlemleri Eğitimi</t>
+  </si>
+  <si>
+    <t>Boya Üretimi ve Kontrol Eğitimi</t>
+  </si>
+  <si>
+    <t>Boya Üretimi ve Kontrol Kalfalık Eğitimi</t>
+  </si>
+  <si>
+    <t>Boya Üretimi ve Kontrol Usta Öğretici Eğitimi</t>
+  </si>
+  <si>
+    <t>Boya Üretimi ve Kontrol Ustalık Eğitimi</t>
+  </si>
+  <si>
+    <t>Boyacı Eğitimi</t>
+  </si>
+  <si>
+    <t>Boyacı Kalfalık Eğitimi</t>
+  </si>
+  <si>
+    <t>Boyacı Usta Öğretici Eğitimi</t>
+  </si>
+  <si>
+    <t>Boyacı Ustalık Eğitimi</t>
+  </si>
+  <si>
+    <t>Büro Yönetimi ve Sekreterlik Eğitimi</t>
+  </si>
+  <si>
+    <t>Büyük Veri Uygulamaları Eğitimi</t>
+  </si>
+  <si>
+    <t>Çatı Sistemleri Eğitimi</t>
+  </si>
+  <si>
+    <t>Çatı Sistemleri Kalfalık Eğitimi</t>
+  </si>
+  <si>
+    <t>Çatı Sistemleri Usta Öğretici Eğitimi</t>
+  </si>
+  <si>
+    <t>Çatı Sistemleri Ustalık Eğitimi</t>
+  </si>
+  <si>
+    <t>Çatışma Yönetimi Eğitimi</t>
+  </si>
+  <si>
+    <t>Çay İşleme Eğitimi</t>
+  </si>
+  <si>
+    <t>Çay İşleme Kalfalık Eğitimi</t>
+  </si>
+  <si>
+    <t>Çay İşleme Usta Öğretici Eğitimi</t>
+  </si>
+  <si>
+    <t>Çay İşleme Ustalık Eğitimi</t>
+  </si>
+  <si>
+    <t>Çay Yetiştiriciliği Eğitimi</t>
+  </si>
+  <si>
+    <t>Çay Yetiştiriciliği Kalfalık Eğitimi</t>
+  </si>
+  <si>
+    <t>Çay Yetiştiriciliği Usta Öğretici Eğitimi</t>
+  </si>
+  <si>
+    <t>Çay Yetiştiriciliği Ustalık Eğitimi</t>
+  </si>
+  <si>
+    <t>Çelik Konstrüksiyon Eğitimi</t>
+  </si>
+  <si>
+    <t>Çelik Konstrüksiyon Kalfalık Eğitimi</t>
+  </si>
+  <si>
+    <t>Çelik Konstrüksiyon Usta Öğretici Eğitimi</t>
+  </si>
+  <si>
+    <t>Çelik Konstrüksiyon Ustalık Eğitimi</t>
+  </si>
+  <si>
+    <t>Çelik Yapı Eğitimi</t>
+  </si>
+  <si>
+    <t>Çelik Yapı Kalfalık Eğitimi</t>
+  </si>
+  <si>
+    <t>Çelik Yapı Usta Öğretici Eğitimi</t>
+  </si>
+  <si>
+    <t>Çelik Yapı Ustalık Eğitimi</t>
+  </si>
+  <si>
+    <t>Cephe Sistemleri ve PVC Doğrama Eğitimi</t>
+  </si>
+  <si>
+    <t>Cephe Sistemleri ve PVC Doğrama Kalfalık Eğitimi</t>
+  </si>
+  <si>
+    <t>Cephe Sistemleri ve PVC Doğrama Usta Öğretici Eğitimi</t>
+  </si>
+  <si>
+    <t>Cephe Sistemleri ve PVC Doğrama Ustalık Eğitimi</t>
+  </si>
+  <si>
+    <t>Cilt Bakımı ve Makyaj Eğitimi</t>
+  </si>
+  <si>
+    <t>Cilt Bakımı ve Makyaj Kalfalık Eğitimi</t>
+  </si>
+  <si>
+    <t>Cilt Bakımı ve Makyaj Ustalık Eğitimi</t>
+  </si>
+  <si>
+    <t>Çimento ve Yapı Kimyasalları Üretimi Eğitimi</t>
+  </si>
+  <si>
+    <t>Çimento ve Yapı Kimyasalları Üretimi Kalfalık Eğitimi</t>
+  </si>
+  <si>
+    <t>Çimento ve Yapı Kimyasalları Üretimi Usta Öğretici Eğitimi</t>
+  </si>
+  <si>
+    <t>Çimento ve Yapı Kimyasalları Üretimi Ustalık Eğitimi</t>
+  </si>
+  <si>
+    <t>Cinsel Terapi Eğitimi</t>
+  </si>
+  <si>
+    <t>Çocuk Bakım Elemanı Eğitimi</t>
+  </si>
+  <si>
+    <t>Çocuk Bakım Personeli Eğitimi</t>
+  </si>
+  <si>
+    <t>Çocuk Dans Eğitmenliği Eğitimi</t>
+  </si>
+  <si>
+    <t>Çocuk Eğitiminde Bilişsel Davranışçı Terapi Eğitimi</t>
+  </si>
+  <si>
+    <t>Çocuk Gelişimi ve Eğitimi</t>
+  </si>
+  <si>
+    <t>Çocuk Pilates Eğitmenliği Eğitimi</t>
+  </si>
+  <si>
+    <t>Çocuk Resimleri Analizi Programı Eğitimi</t>
+  </si>
+  <si>
+    <t>Çocuk Yogası Eğitmenlik Eğitimi</t>
+  </si>
+  <si>
+    <t>Çocuklarda Resim Analizi Uygulayıcı Eğitimi</t>
+  </si>
+  <si>
+    <t>Çocukluk ve Ergenlik Eğitimi</t>
+  </si>
+  <si>
+    <t>Çözüm Odaklı Terapi Eğitimi</t>
+  </si>
+  <si>
+    <t>Çözüm Odaklı Terapi Uygulayıcı Eğitimi</t>
+  </si>
+  <si>
+    <t>Damızlık Düve Yetiştiriciliği</t>
+  </si>
+  <si>
+    <t>Davranış Bozukluğu Eğitimi</t>
+  </si>
+  <si>
+    <t>Değirmencilik Eğitimi</t>
+  </si>
+  <si>
+    <t>Değirmencilik Kalfalık Eğitimi</t>
+  </si>
+  <si>
+    <t>Değirmencilik Usta Öğretici Eğitimi</t>
+  </si>
+  <si>
+    <t>Değirmencilik Ustalık Eğitimi</t>
+  </si>
+  <si>
+    <t>Dekoratif Cam Eğitimi</t>
+  </si>
+  <si>
+    <t>Dekoratif Cam Kalfalık Eğitimi</t>
+  </si>
+  <si>
+    <t>Dekoratif Cam Usta Öğretici Eğitimi</t>
+  </si>
+  <si>
+    <t>Dekoratif Cam Ustalık Eğitimi</t>
+  </si>
+  <si>
+    <t>Deri Giyim Eğitimi</t>
+  </si>
+  <si>
+    <t>Deri Giyim Kalfalık Eğitimi</t>
+  </si>
+  <si>
+    <t>Deri Giyim Usta Öğretici Eğitimi</t>
+  </si>
+  <si>
+    <t>Deri Giyim Ustalık Eğitimi</t>
+  </si>
+  <si>
+    <t>Deri İşleme Eğitimi</t>
+  </si>
+  <si>
+    <t>Deri İşleme Kalfalık Eğitimi</t>
+  </si>
+  <si>
+    <t>Deri İşleme Usta Öğretici Eğitimi</t>
+  </si>
+  <si>
+    <t>Deri İşleme Ustalık Eğitimi</t>
+  </si>
+  <si>
+    <t>Dijital Pazarlama Eğitimi</t>
+  </si>
+  <si>
+    <t>DİK VE MEYİLLİ KUYULARDA VİNÇ OPERATÖRLÜĞÜ BİLGİLENDİRME EĞİTİMİ</t>
+  </si>
+  <si>
+    <t>Dikkat Eksikliği Eğitimi</t>
+  </si>
+  <si>
+    <t>Diksiyon Eğitimi</t>
+  </si>
+  <si>
+    <t>Diş Hekimliği Sekreterliği Eğitimi</t>
+  </si>
+  <si>
+    <t>Disleksi Eğitimi</t>
+  </si>
+  <si>
+    <t>Disleksi Eğitmen Eğitimi Eğitimi</t>
+  </si>
+  <si>
+    <t>Dizel Motorlar Akaryakıt Pompası ve Enjektör Ayar Eğitimi</t>
+  </si>
+  <si>
+    <t>Dış Ticaret Uzmanlık Eğitimi</t>
+  </si>
+  <si>
+    <t>Doğum Koçluğu Eğitimi</t>
+  </si>
+  <si>
+    <t>Dokuma Operatörü Eğitimi</t>
+  </si>
+  <si>
+    <t>Dokuma Operatörü Kalfalık Eğitimi</t>
+  </si>
+  <si>
+    <t>Dokuma Operatörü Usta Öğretici Eğitimi</t>
+  </si>
+  <si>
+    <t>Dokuma Operatörü Ustalık Eğitimi</t>
+  </si>
+  <si>
+    <t>Dokusuz Yüzeyler Eğitimi</t>
+  </si>
+  <si>
+    <t>Dokusuz Yüzeyler Kalfalık Eğitimi</t>
+  </si>
+  <si>
+    <t>Dokusuz Yüzeyler Usta Öğretici Eğitimi</t>
+  </si>
+  <si>
+    <t>Dokusuz Yüzeyler Ustalık Eğitimi</t>
+  </si>
+  <si>
+    <t>Eczane Yardımcılığı Eğitimi</t>
+  </si>
+  <si>
+    <t>EFT Eğitimi ile Duygu Özgürlüğü Eğitimi</t>
+  </si>
+  <si>
+    <t>EFT Teknikleri Uygulayıcı Eğitimi</t>
+  </si>
+  <si>
+    <t>Eğitici Eğitimi</t>
+  </si>
+  <si>
+    <t>Eğitim Koçluğu Eğitimi</t>
+  </si>
+  <si>
+    <t>Eğitim Koçluk Eğitimi</t>
+  </si>
+  <si>
+    <t>Eğitime Destek Verecek Kişilerin Eğitimi</t>
+  </si>
+  <si>
+    <t>Eğitmen Asistanlığı Eğitimi</t>
+  </si>
+  <si>
+    <t>Eğitmen Eğitimi</t>
+  </si>
+  <si>
+    <t>El ve Makine Nakış Eğitimi</t>
+  </si>
+  <si>
+    <t>El ve Makine Nakış Kalfalık Eğitimi</t>
+  </si>
+  <si>
+    <t>El ve Makine Nakış Usta Öğretici Eğitimi</t>
+  </si>
+  <si>
+    <t>El ve Makine Nakış Ustalık Eğitimi</t>
+  </si>
+  <si>
+    <t>Elektrik Elektronik Eğitimi</t>
+  </si>
+  <si>
+    <t>Elektrik Elektronik Kalfalık Eğitimi</t>
+  </si>
+  <si>
+    <t>Elektrik Elektronik Usta Öğretici Eğitimi</t>
+  </si>
+  <si>
+    <t>Elektrik Elektronik Ustalık Eğitimi</t>
+  </si>
+  <si>
+    <t>Elektrik Tesisatı ve Pano Montajı Eğitimi</t>
+  </si>
+  <si>
+    <t>Elektrik Tesisatı ve Pano Montajı Kalfalık Eğitimi</t>
+  </si>
+  <si>
+    <t>Elektrik Tesisatı ve Pano Montajı Usta Öğretici Eğitimi</t>
+  </si>
+  <si>
+    <t>Elektrik Tesisatı ve Pano Montajı Ustalık Eğitimi</t>
+  </si>
+  <si>
+    <t>Elektrikli Ev Aletleri Teknik Servis Eğitimi</t>
+  </si>
+  <si>
+    <t>Elektrikli Ev Aletleri Teknik Servis Kalfalık Eğitimi</t>
+  </si>
+  <si>
+    <t>Elektrikli Ev Aletleri Teknik Servis Usta Öğretici Eğitimi</t>
+  </si>
+  <si>
+    <t>Elektrikli Ev Aletleri Teknik Servis Ustalık Eğitimi</t>
+  </si>
+  <si>
+    <t>EMDR Eğitimi</t>
+  </si>
+  <si>
+    <t>Emzirme Koçluğu Eğitimi</t>
+  </si>
+  <si>
+    <t>Endüstri Bitkileri Yetiştiriciliği Eğitimi</t>
+  </si>
+  <si>
+    <t>Endüstri Bitkileri Yetiştiriciliği Kalfalık Eğitimi</t>
+  </si>
+  <si>
+    <t>Endüstri Bitkileri Yetiştiriciliği Usta Öğretici Eğitimi</t>
+  </si>
+  <si>
+    <t>Endüstri Bitkileri Yetiştiriciliği Ustalık Eğitimi</t>
+  </si>
+  <si>
+    <t>Endüstriyel Bakım Onarım Eğitimi</t>
+  </si>
+  <si>
+    <t>Endüstriyel Bakım Onarım Kalfalık Eğitimi</t>
+  </si>
+  <si>
+    <t>Endüstriyel Bakım Onarım Usta Öğretici Eğitimi</t>
+  </si>
+  <si>
+    <t>Endüstriyel Bakım Onarım Ustalık Eğitimi</t>
+  </si>
+  <si>
+    <t>Endüstriyel Cam Eğitimi</t>
+  </si>
+  <si>
+    <t>Endüstriyel Cam Kalfalık Eğitimi</t>
+  </si>
+  <si>
+    <t>Endüstriyel Cam Usta Öğretici Eğitimi</t>
+  </si>
+  <si>
+    <t>Endüstriyel Cam Ustalık Eğitimi</t>
+  </si>
+  <si>
+    <t>Endüstriyel Çorap Örme Eğitimi</t>
+  </si>
+  <si>
+    <t>Endüstriyel Çorap Örme Kalfalık Eğitimi</t>
+  </si>
+  <si>
+    <t>Endüstriyel Çorap Örme Usta Öğretici Eğitimi</t>
+  </si>
+  <si>
+    <t>Endüstriyel Çorap Örme Ustalık Eğitimi</t>
+  </si>
+  <si>
+    <t>Endüstriyel Düz Örme Eğitimi</t>
+  </si>
+  <si>
+    <t>Endüstriyel Düz Örme Kalfalık Eğitimi</t>
+  </si>
+  <si>
+    <t>Endüstriyel Düz Örme Usta Öğretici Eğitimi</t>
+  </si>
+  <si>
+    <t>Endüstriyel Düz Örme Ustalık Eğitimi</t>
+  </si>
+  <si>
+    <t>Endüstriyel Et İşleme Eğitimi</t>
+  </si>
+  <si>
+    <t>Endüstriyel Et İşleme Kalfalık Eğitimi</t>
+  </si>
+  <si>
+    <t>Endüstriyel Et İşleme Usta Öğretici Eğitimi</t>
+  </si>
+  <si>
+    <t>Endüstriyel Et İşleme Ustalık Eğitimi</t>
+  </si>
+  <si>
+    <t>Endüstriyel Kalıp Eğitimi</t>
+  </si>
+  <si>
+    <t>Endüstriyel Kalıp Kalfalık Eğitimi</t>
+  </si>
+  <si>
+    <t>Endüstriyel Kalıp Usta Öğretici Eğitimi</t>
+  </si>
+  <si>
+    <t>Endüstriyel Kalıp Ustalık Eğitimi</t>
+  </si>
+  <si>
+    <t>Endüstriyel Kontrol Eğitimi</t>
+  </si>
+  <si>
+    <t>Endüstriyel Nakış Eğitimi</t>
+  </si>
+  <si>
+    <t>Endüstriyel Reklamcı (Tabelacı) Eğitimi</t>
+  </si>
+  <si>
+    <t>Endüstriyel Reklamcı (Tabelacı) Kalfalık Eğitimi</t>
+  </si>
+  <si>
+    <t>Endüstriyel Reklamcı (Tabelacı) Usta Öğretici Eğitimi</t>
+  </si>
+  <si>
+    <t>Endüstriyel Reklamcı (Tabelacı) Ustalık Eğitimi</t>
+  </si>
+  <si>
+    <t>Endüstriyel Yuvarlak Örgü Eğitimi</t>
+  </si>
+  <si>
+    <t>Endüstriyel Yuvarlak Örgü Kalfalık Eğitimi</t>
+  </si>
+  <si>
+    <t>Endüstriyel Yuvarlak Örgü Usta Öğretici Eğitimi</t>
+  </si>
+  <si>
+    <t>Endüstriyel Yuvarlak Örgü Ustalık Eğitimi</t>
+  </si>
+  <si>
+    <t>Engelli Uzman Eğitici Eğitimi</t>
+  </si>
+  <si>
+    <t>Erkek Kuaförlüğü Eğitimi</t>
+  </si>
+  <si>
+    <t>Erkek Kuaförlük Kalfalık Eğitimi</t>
+  </si>
+  <si>
+    <t>Erkek Kuaförlük Usta Öğretici Eğitimi</t>
+  </si>
+  <si>
+    <t>Erkek Kuaförlük Ustalık Eğitimi</t>
+  </si>
+  <si>
+    <t>Erkek Terzilik Eğitimi</t>
+  </si>
+  <si>
+    <t>Erkek Terzilik Kalfalık Eğitimi</t>
+  </si>
+  <si>
+    <t>Erkek Terzilik Usta Öğretici Eğitimi</t>
+  </si>
+  <si>
+    <t>Erkek Terzilik Ustalık Eğitimi</t>
+  </si>
+  <si>
+    <t>Evlilik Danışmanlığı Eğitimi</t>
+  </si>
+  <si>
+    <t>Evlilik ve Çift Terapisi Eğitimi</t>
+  </si>
+  <si>
+    <t>Filial Terapi Eğitimi</t>
+  </si>
+  <si>
+    <t>Fitness Eğitmenliği Eğitimi</t>
+  </si>
+  <si>
+    <t>Fitoterapi Eğitimi</t>
+  </si>
+  <si>
+    <t>Fırıncılık Eğitimi</t>
+  </si>
+  <si>
+    <t>Fırıncılık Kalfalık Eğitimi</t>
+  </si>
+  <si>
+    <t>Fırıncılık Usta Öğretici Eğitimi</t>
+  </si>
+  <si>
+    <t>Fırıncılık Ustalık Eğitimi</t>
+  </si>
+  <si>
+    <t>Flekso Baskı Eğitimi</t>
+  </si>
+  <si>
+    <t>Flekso Baskı Kalfalık Eğitimi</t>
+  </si>
+  <si>
+    <t>Flekso Baskı Usta Öğretici Eğitimi</t>
+  </si>
+  <si>
+    <t>Flekso Baskı Ustalık Eğitimi</t>
+  </si>
+  <si>
+    <t>Fotoğrafçılık Eğitimi</t>
+  </si>
+  <si>
+    <t>Gastronomi Eğitimi</t>
+  </si>
+  <si>
+    <t>Gayrimenkul Danışmanlığı Eğitimi</t>
+  </si>
+  <si>
+    <t>Gayrimenkul Danışmanlığı ve Gayrimenkul Ticareti Eğitimi</t>
+  </si>
+  <si>
+    <t>Gayrimenkul Eğitimi</t>
+  </si>
+  <si>
+    <t>Gayrimenkul Kalfalık Eğitimi</t>
+  </si>
+  <si>
+    <t>Gayrimenkul Usta Öğretici Eğitimi</t>
+  </si>
+  <si>
+    <t>Gayrimenkul Ustalık Eğitimi</t>
+  </si>
+  <si>
+    <t>Gaz Yakan Cihazlar Teknik Servis Eğitimi</t>
+  </si>
+  <si>
+    <t>Gaz Yakan Cihazlar Teknik Servis Kalfalık Eğitimi</t>
+  </si>
+  <si>
+    <t>Gaz Yakan Cihazlar Teknik Servis Usta Öğretici Eğitimi</t>
+  </si>
+  <si>
+    <t>Gaz Yakan Cihazlar Teknik Servis Ustalık Eğitimi</t>
+  </si>
+  <si>
+    <t>Geleneksel Türk Mutfağı Teorisi Eğitimi</t>
+  </si>
+  <si>
+    <t>Gemi Boru İmalatı ve Montajı Eğitimi</t>
+  </si>
+  <si>
+    <t>Gemi Boru İmalatı ve Montajı Kalfalık Eğitimi</t>
+  </si>
+  <si>
+    <t>Gemi Boru İmalatı ve Montajı Usta Öğretici Eğitimi</t>
+  </si>
+  <si>
+    <t>Gemi Boru İmalatı ve Montajı Ustalık Eğitimi</t>
+  </si>
+  <si>
+    <t>Gemi Elektroniği Eğitimi</t>
+  </si>
+  <si>
+    <t>Gemi Elektroniği Kalfalık Eğitimi</t>
+  </si>
+  <si>
+    <t>Gemi Elektroniği Usta Öğretici Eğitimi</t>
+  </si>
+  <si>
+    <t>Gemi Elektroniği Ustalık Eğitimi</t>
+  </si>
+  <si>
+    <t>Gemi Makina Bakım Onarım Eğitimi</t>
+  </si>
+  <si>
+    <t>Gemi Makina Bakım Onarım Kalfalık Eğitimi</t>
+  </si>
+  <si>
+    <t>Gemi Makina Bakım Onarım Usta Öğretici Eğitimi</t>
+  </si>
+  <si>
+    <t>Gemi Makina Bakım Onarım Ustalık Eğitimi</t>
+  </si>
+  <si>
+    <t>Gemi Yüzey Temizleme ve Boyama İşlemleri Eğitimi</t>
+  </si>
+  <si>
+    <t>Gemi Yüzey Temizleme ve Boyama İşlemleri Kalfalık Eğitimi</t>
+  </si>
+  <si>
+    <t>Gemi Yüzey Temizleme ve Boyama İşlemleri Usta Öğretici Eğitimi</t>
+  </si>
+  <si>
+    <t>Gemi Yüzey Temizleme ve Boyama İşlemleri Ustalık Eğitimi</t>
+  </si>
+  <si>
+    <t>Genel Muhasebe ve Vergi Uygulamaları Eğitimi</t>
+  </si>
+  <si>
+    <t>Gitar Eğitmenliği Eğitimi</t>
+  </si>
+  <si>
+    <t>Gıda Güvenliği Eğitimi</t>
+  </si>
+  <si>
+    <t>Gıda Güvenliği Esasları Eğitimi</t>
+  </si>
+  <si>
+    <t>Gıda ve Su Sektöründe Çalışanlara Hijyen Eğitimi Eğitimi</t>
+  </si>
+  <si>
+    <t>Görüntü ve Ses Sistemleri Eğitimi</t>
+  </si>
+  <si>
+    <t>Görüntü ve Ses Sistemleri Kalfalık Eğitimi</t>
+  </si>
+  <si>
+    <t>Görüntü ve Ses Sistemleri Usta Öğretici Eğitimi</t>
+  </si>
+  <si>
+    <t>Görüntü ve Ses Sistemleri Ustalık Eğitimi</t>
+  </si>
+  <si>
+    <t>Grafik Tasarım Eğitimi</t>
+  </si>
+  <si>
+    <t>Grafik Tasarımı Eğitimi</t>
+  </si>
+  <si>
+    <t>Grafik Tasarımı Kalfalık Eğitimi</t>
+  </si>
+  <si>
+    <t>Grafik Tasarımı Usta Öğretici Eğitimi</t>
+  </si>
+  <si>
+    <t>Grafik Tasarımı Ustalık Eğitimi</t>
+  </si>
+  <si>
+    <t>Grafoloji Eğitimi</t>
+  </si>
+  <si>
+    <t>Güzellik Uzmanlığı Eğitimi</t>
+  </si>
+  <si>
+    <t>Güzellik Uzmanlığı Kalfalık Eğitimi</t>
+  </si>
+  <si>
+    <t>Güzellik Uzmanlığı Ustalık Eğitimi</t>
+  </si>
+  <si>
+    <t>Güzellik ve Cilt Bakımı Eğitimi</t>
+  </si>
+  <si>
+    <t>Güzellik ve Cilt Bakımı Kalfalık Eğitimi</t>
+  </si>
+  <si>
+    <t>Güzellik ve Cilt Bakımı Ustalık Eğitimi</t>
+  </si>
+  <si>
+    <t>Haberleşme Sistemleri Eğitimi</t>
+  </si>
+  <si>
+    <t>Haberleşme Sistemleri Kalfalık Eğitimi</t>
+  </si>
+  <si>
+    <t>Haberleşme Sistemleri Usta Öğretici Eğitimi</t>
+  </si>
+  <si>
+    <t>Haberleşme Sistemleri Ustalık Eğitimi</t>
+  </si>
+  <si>
+    <t>Hacamat Teorik Eğitimi</t>
+  </si>
+  <si>
+    <t>Hacamat ve Sülük Eğitimi</t>
+  </si>
+  <si>
+    <t>HACCP Eğitimi</t>
+  </si>
+  <si>
+    <t>HACCP Sertifikası: Gıda Güvenliği Sistemi Eğitimi</t>
+  </si>
+  <si>
+    <t>Halı Tasarımı Eğitimi</t>
+  </si>
+  <si>
+    <t>Halı Tasarımı Kalfalık Eğitimi</t>
+  </si>
+  <si>
+    <t>Halı Tasarımı Usta Öğretici Eğitimi</t>
+  </si>
+  <si>
+    <t>Halı Tasarımı Ustalık Eğitimi</t>
+  </si>
+  <si>
+    <t>Halı Temizleme ve Bakım Eğitimi</t>
+  </si>
+  <si>
+    <t>Halı Temizleme ve Bakım Kalfalık Eğitimi</t>
+  </si>
+  <si>
+    <t>Halı Temizleme ve Bakım Usta Öğretici Eğitimi</t>
+  </si>
+  <si>
+    <t>Halı Temizleme ve Bakım Ustalık Eğitimi</t>
+  </si>
+  <si>
+    <t>Halkla İlişkiler Eğitimi</t>
+  </si>
+  <si>
+    <t>Hamile Pilates Eğitmenliği Eğitimi</t>
+  </si>
+  <si>
+    <t>Harita Kadastro Eğitimi</t>
+  </si>
+  <si>
+    <t>Harita Kadastro Kalfalık Eğitimi</t>
+  </si>
+  <si>
+    <t>Harita Kadastro Usta Öğretici Eğitimi</t>
+  </si>
+  <si>
+    <t>Harita Kadastro Ustalık Eğitimi</t>
+  </si>
+  <si>
+    <t>Hasta İlişkileri ve Stres Eğitimi</t>
+  </si>
+  <si>
+    <t>Hasta Kayıt Kabul Eğitimi</t>
+  </si>
+  <si>
+    <t>Hasta ve Yaşlı Öz Bakım Eğitimi</t>
+  </si>
+  <si>
+    <t>Hijyen Eğitimi</t>
+  </si>
+  <si>
+    <t>Hiperaktif Çocuk Eğitimi</t>
+  </si>
+  <si>
+    <t>Hızlı Okuma Eğitimi</t>
+  </si>
+  <si>
+    <t>İç Dekorasyon Eğitimi</t>
+  </si>
+  <si>
+    <t>İç Giyim Modellik Eğitimi</t>
+  </si>
+  <si>
+    <t>İç Giyim Modellik Kalfalık Eğitimi</t>
+  </si>
+  <si>
+    <t>İç Giyim Modellik Usta Öğretici Eğitimi</t>
+  </si>
+  <si>
+    <t>İç Giyim Modellik Ustalık Eğitimi</t>
+  </si>
+  <si>
+    <t>İç Kontrol ve Muhasebe Uygulamaları Eğitimi</t>
+  </si>
+  <si>
+    <t>İç Mekan Görselleştirme Eğitimi</t>
+  </si>
+  <si>
+    <t>İç Mimarlık Eğitimi</t>
+  </si>
+  <si>
+    <t>İç Mimarlık Kalfalık Eğitimi</t>
+  </si>
+  <si>
+    <t>İç Mimarlık Usta Öğretici Eğitimi</t>
+  </si>
+  <si>
+    <t>İç Mimarlık Ustalık Eğitimi</t>
+  </si>
+  <si>
+    <t>İç Mimarlık ve Mobilya Teknolojisi Eğitimi</t>
+  </si>
+  <si>
+    <t>İç Mimarlık ve Mobilya Teknolojisi Kalfalık Eğitimi</t>
+  </si>
+  <si>
+    <t>İç Mimarlık ve Mobilya Teknolojisi Usta Öğretici Eğitimi</t>
+  </si>
+  <si>
+    <t>İç Mimarlık ve Mobilya Teknolojisi Ustalık Eğitimi</t>
+  </si>
+  <si>
+    <t>İklimlendirme Sistemleri Eğitimi</t>
+  </si>
+  <si>
+    <t>İklimlendirme Sistemleri Kalfalık Eğitimi</t>
+  </si>
+  <si>
+    <t>İklimlendirme Sistemleri Usta Öğretici Eğitimi</t>
+  </si>
+  <si>
+    <t>İklimlendirme Sistemleri Ustalık Eğitimi</t>
+  </si>
+  <si>
+    <t>İletişim Teknikleri Eğitimi</t>
+  </si>
+  <si>
+    <t>İlişki Koçluğu Eğitimi</t>
+  </si>
+  <si>
+    <t>İngilizce A1 Eğitimi</t>
+  </si>
+  <si>
+    <t>İngilizce A2 Eğitimi</t>
+  </si>
+  <si>
+    <t>İngilizce B1 Eğitimi</t>
+  </si>
+  <si>
+    <t>İngilizce B2 Eğitimi</t>
+  </si>
+  <si>
+    <t>İngilizce C1 Eğitimi</t>
+  </si>
+  <si>
+    <t>İngilizce C2 Eğitimi</t>
+  </si>
+  <si>
+    <t>İnsan Kaynakları Eğitimi</t>
+  </si>
+  <si>
+    <t>İnsan Kaynakları Uzmanlık Eğitimi</t>
+  </si>
+  <si>
+    <t>İplik Üretim Teknolojisi Eğitimi</t>
+  </si>
+  <si>
+    <t>İplik Üretim Teknolojisi Kalfalık Eğitimi</t>
+  </si>
+  <si>
+    <t>İplik Üretim Teknolojisi Usta Öğretici Eğitimi</t>
+  </si>
+  <si>
+    <t>İplik Üretim Teknolojisi Ustalık Eğitimi</t>
+  </si>
+  <si>
+    <t>İş Ekipmanları Güvenli Kullanım Eğitimi</t>
+  </si>
+  <si>
+    <t>İş Güvenliği ve İşçi Sağlığı Eğitimi</t>
+  </si>
+  <si>
+    <t>İşaret Dili Eğitimi</t>
+  </si>
+  <si>
+    <t>İşaret Dili ve Tercüman Eğitimi</t>
+  </si>
+  <si>
+    <t>İşaret Dili ve Tercümanlık Eğitimi</t>
+  </si>
+  <si>
+    <t>Isı Yalıtımı Eğitimi</t>
+  </si>
+  <si>
+    <t>Isı Yalıtımı Kalfalık Eğitimi</t>
+  </si>
+  <si>
+    <t>Isı Yalıtımı Usta Öğretici Eğitimi</t>
+  </si>
+  <si>
+    <t>Isı Yalıtımı Ustalık Eğitimi</t>
+  </si>
+  <si>
+    <t>Isıtma ve Sıhhi Tesisat Sistemleri Eğitimi</t>
+  </si>
+  <si>
+    <t>Isıtma ve Sıhhi Tesisat Sistemleri Kalfalık Eğitimi</t>
+  </si>
+  <si>
+    <t>Isıtma ve Sıhhi Tesisat Sistemleri Usta Öğretici Eğitimi</t>
+  </si>
+  <si>
+    <t>Isıtma ve Sıhhi Tesisat Sistemleri Ustalık Eğitimi</t>
+  </si>
+  <si>
+    <t>ISO 14001:2015 Dokümantasyon Eğitimi</t>
+  </si>
+  <si>
+    <t>ISO 14001:2015 İç Denetçi Eğitimi</t>
+  </si>
+  <si>
+    <t>ISO 14001:2015 Temel Eğitimi</t>
+  </si>
+  <si>
+    <t>ISO 20000-1:2018 Dokümantasyon Eğitimi</t>
+  </si>
+  <si>
+    <t>ISO 20000-1:2018 İç Denetçi Eğitimi</t>
+  </si>
+  <si>
+    <t>ISO 20000-1:2018 Temel Eğitimi</t>
+  </si>
+  <si>
+    <t>ISO 22000:2018 Dokümantasyon Eğitimi</t>
+  </si>
+  <si>
+    <t>ISO 22000:2018 İç Denetçi Eğitimi</t>
+  </si>
+  <si>
+    <t>ISO 22000:2018 Temel Eğitimi</t>
+  </si>
+  <si>
+    <t>ISO 27001:2013 Dokümantasyon Eğitimi</t>
+  </si>
+  <si>
+    <t>ISO 27001:2013 İç Denetçi Eğitimi</t>
+  </si>
+  <si>
+    <t>ISO 27001:2013 Temel Eğitimi</t>
+  </si>
+  <si>
+    <t>ISO 27701:2019 Dokümantasyon Eğitimi</t>
+  </si>
+  <si>
+    <t>ISO 27701:2019 İç Denetçi Eğitimi</t>
+  </si>
+  <si>
+    <t>ISO 27701:2019 Temel Eğitimi</t>
+  </si>
+  <si>
+    <t>ISO 29990:2010 Dokümantasyon Eğitimi</t>
+  </si>
+  <si>
+    <t>ISO 29990:2010 İç Denetçi Eğitimi</t>
+  </si>
+  <si>
+    <t>ISO 29990:2010 Temel Eğitimi</t>
+  </si>
+  <si>
+    <t>ISO 45001:2018 Dokümantasyon Eğitimi</t>
+  </si>
+  <si>
+    <t>ISO 45001:2018 İç Denetçi Helal İç Denetçi Eğitimi (SMIIC ve GSO Standartlarına Göre) Helal Denetçi Eğitimi (SMIIC ve GSO Standartlarına Göre)</t>
+  </si>
+  <si>
+    <t>ISO 45001:2018 Temel Eğitimi</t>
+  </si>
+  <si>
+    <t>ISO 50001:2018 Dokümantasyon Eğitimi</t>
+  </si>
+  <si>
+    <t>ISO 50001:2018 İç Denetçi Eğitimi</t>
+  </si>
+  <si>
+    <t>ISO 50001:2018 Temel Eğitimi</t>
+  </si>
+  <si>
+    <t>ISO 55001:2014 Dokümantasyon Eğitimi</t>
+  </si>
+  <si>
+    <t>ISO 55001:2014 İç Denetçi Eğitimi</t>
+  </si>
+  <si>
+    <t>ISO 55001:2014 Temel Eğitimi</t>
+  </si>
+  <si>
+    <t>ISO 9001:2015 İç Denetçi Eğitimi</t>
+  </si>
+  <si>
+    <t>ISO 9001:2015 Temel Eğitim Helal Temel Eğitimi (SMIIC ve GSO standartlarına göre)</t>
+  </si>
+  <si>
+    <t>Kadın Kuaförlüğü Eğitimi</t>
+  </si>
+  <si>
+    <t>Kadın Kuaförlüğü Kalfalık Eğitimi</t>
+  </si>
+  <si>
+    <t>Kadın Kuaförlüğü Ustalık Eğitimi</t>
+  </si>
+  <si>
+    <t>Kadın Terzilik Eğitimi</t>
+  </si>
+  <si>
+    <t>Kadın Terzilik Kalfalık Eğitimi</t>
+  </si>
+  <si>
+    <t>Kadın Terzilik Usta Öğretici Eğitimi</t>
+  </si>
+  <si>
+    <t>Kadın Terzilik Ustalık Eğitimi</t>
+  </si>
+  <si>
+    <t>Kağıt Üretimi Eğitimi</t>
+  </si>
+  <si>
+    <t>Kağıt Üretimi Kalfalık Eğitimi</t>
+  </si>
+  <si>
+    <t>Kağıt Üretimi Usta Öğretici Eğitimi</t>
+  </si>
+  <si>
+    <t>Kağıt Üretimi Ustalık Eğitimi</t>
+  </si>
+  <si>
+    <t>Kahve Demleme ve Kahve Kokteylleri Eğitimi</t>
+  </si>
+  <si>
+    <t>Kalite Mühendisliği ve Yönetimi Eğitimi</t>
+  </si>
+  <si>
+    <t>Kalıcı Makyaj Kalfalık Eğitimi</t>
+  </si>
+  <si>
+    <t>Kalıcı Makyaj Ustalık Eğitimi</t>
+  </si>
+  <si>
+    <t>Kalıcı Makyaj Uzmanlık Eğitimi</t>
+  </si>
+  <si>
+    <t>Kantin İşletmeciliği Eğitimi</t>
+  </si>
+  <si>
+    <t>Kantin İşletmeciliği Kalfalık Eğitimi</t>
+  </si>
+  <si>
+    <t>Kantin İşletmeciliği Usta Öğretici Eğitimi</t>
+  </si>
+  <si>
+    <t>Kantin İşletmeciliği Ustalık Eğitimi</t>
+  </si>
+  <si>
+    <t>Kariyer Koçluğu Eğitimi</t>
+  </si>
+  <si>
+    <t>Kasaplık Eğitimi</t>
+  </si>
+  <si>
+    <t>Kasaplık Kalfalık Eğitimi</t>
+  </si>
+  <si>
+    <t>Kasaplık Usta Öğretici Eğitimi</t>
+  </si>
+  <si>
+    <t>Kasaplık Ustalık Eğitimi</t>
+  </si>
+  <si>
+    <t>Kat Hizmetleri Eğitimi</t>
+  </si>
+  <si>
+    <t>Kaynak Eğitimi</t>
+  </si>
+  <si>
+    <t>Kaynak Kalfalık Eğitimi</t>
+  </si>
+  <si>
+    <t>Kaynak Mühendisliği Eğitimi</t>
+  </si>
+  <si>
+    <t>Kaynak Usta Öğretici Eğitimi</t>
+  </si>
+  <si>
+    <t>Kaynak Ustalık Eğitimi</t>
+  </si>
+  <si>
+    <t>Kesim Modelleme Eğitimi</t>
+  </si>
+  <si>
+    <t>Kesim Modelleme Kalfalık Eğitimi</t>
+  </si>
+  <si>
+    <t>Kesim Modelleme Usta Öğretici Eğitimi</t>
+  </si>
+  <si>
+    <t>Kesim Modelleme Ustalık Eğitimi</t>
+  </si>
+  <si>
+    <t>Kişisel Antrenör Eğitimi</t>
+  </si>
+  <si>
+    <t>Kişisel Gelişim Uzmanlık Eğitimi</t>
+  </si>
+  <si>
+    <t>Kişisel Verilerin Korunması Hukuku Eğitimi</t>
+  </si>
+  <si>
+    <t>Kıymetli ve Yarı Kıymetli Taş İşleme Eğitimi</t>
+  </si>
+  <si>
+    <t>Kıymetli ve Yarı Kıymetli Taş İşleme Kalfalık Eğitimi</t>
+  </si>
+  <si>
+    <t>Kıymetli ve Yarı Kıymetli Taş İşleme Usta Öğretici Eğitimi</t>
+  </si>
+  <si>
+    <t>Kıymetli ve Yarı Kıymetli Taş İşleme Ustalık Eğitimi</t>
+  </si>
+  <si>
+    <t>Koçluk Eğitimi</t>
+  </si>
+  <si>
+    <t>Kodlama Eğitimi</t>
+  </si>
+  <si>
+    <t>Koyun Yetiştiriciliği Eğitimi</t>
+  </si>
+  <si>
+    <t>Kuru Temizlemeci Eğitimi</t>
+  </si>
+  <si>
+    <t>Kuru Temizlemeci Kalfalık Eğitimi</t>
+  </si>
+  <si>
+    <t>Kuru Temizlemeci Usta Öğretici Eğitimi</t>
+  </si>
+  <si>
+    <t>Kuru Temizlemeci Ustalık Eğitimi</t>
+  </si>
+  <si>
+    <t>Lazer Epilasyon Ustalık Eğitimi</t>
+  </si>
+  <si>
+    <t>Lojistik Uzmanlık Eğitimi</t>
+  </si>
+  <si>
+    <t>Makine Bakım Onarım Eğitimi</t>
+  </si>
+  <si>
+    <t>Makine Bakım Onarım Kalfalık Eğitimi</t>
+  </si>
+  <si>
+    <t>Makine Bakım Onarım Usta Öğretici Eğitimi</t>
+  </si>
+  <si>
+    <t>Makine Bakım Onarım Ustalık Eğitimi</t>
+  </si>
+  <si>
+    <t>Makyaj Eğitimi</t>
+  </si>
+  <si>
+    <t>Makyaj Teknikleri Eğitimi</t>
+  </si>
+  <si>
+    <t>Makyaj Teknikleri Kalfalık Eğitimi</t>
+  </si>
+  <si>
+    <t>Makyaj Teknikleri Usta Öğretici Eğitimi</t>
+  </si>
+  <si>
+    <t>Makyaj Teknikleri Ustalık Eğitimi</t>
+  </si>
+  <si>
+    <t>Manikür ve Pedikür Eğitimi</t>
+  </si>
+  <si>
+    <t>Manuel Terapi Eğitimi</t>
+  </si>
+  <si>
+    <t>Masaj Uygulayıcılığı Eğitimi</t>
+  </si>
+  <si>
+    <t>Masal Terapisi Eğitimi</t>
+  </si>
+  <si>
+    <t>Masal Terapisi ve Hikaye Anlatımı Eğitimi</t>
+  </si>
+  <si>
+    <t>Metal Doğrama Eğitimi</t>
+  </si>
+  <si>
+    <t>Metal Doğrama Kalfalık Eğitimi</t>
+  </si>
+  <si>
+    <t>Metal Doğrama Usta Öğretici Eğitimi</t>
+  </si>
+  <si>
+    <t>Metal Doğrama Ustalık Eğitimi</t>
+  </si>
+  <si>
+    <t>Metal Plaka İşleme Eğitimi</t>
+  </si>
+  <si>
+    <t>Metal Plaka İşleme Kalfalık Eğitimi</t>
+  </si>
+  <si>
+    <t>Metal Plaka İşleme Usta Öğretici Eğitimi</t>
+  </si>
+  <si>
+    <t>Metal Plaka İşleme Ustalık Eğitimi</t>
+  </si>
+  <si>
+    <t>Metal Yüzey Boyama Eğitimi</t>
+  </si>
+  <si>
+    <t>Metal Yüzey Boyama Kalfalık Eğitimi</t>
+  </si>
+  <si>
+    <t>Metal Yüzey Boyama Usta Öğretici Eğitimi</t>
+  </si>
+  <si>
+    <t>Metal Yüzey Boyama Ustalık Eğitimi</t>
+  </si>
+  <si>
+    <t>Meyve Yetiştiriciliği Eğitimi</t>
+  </si>
+  <si>
+    <t>Meyve Yetiştiriciliği Kalfalık Eğitimi</t>
+  </si>
+  <si>
+    <t>Meyve Yetiştiriciliği Usta Öğretici Eğitimi</t>
+  </si>
+  <si>
+    <t>Meyve Yetiştiriciliği Ustalık Eğitimi</t>
+  </si>
+  <si>
+    <t>Mikroblading Eğitimi</t>
+  </si>
+  <si>
+    <t>Mimari Restorasyon Eğitimi</t>
+  </si>
+  <si>
+    <t>Mimari Restorasyon Kalfalık Eğitimi</t>
+  </si>
+  <si>
+    <t>Mimari Restorasyon Usta Öğretici Eğitimi</t>
+  </si>
+  <si>
+    <t>Mimari Restorasyon Ustalık Eğitimi</t>
+  </si>
+  <si>
+    <t>Mimari Yapı Çizimi Eğitimi</t>
+  </si>
+  <si>
+    <t>Minnesota Çok Boyutlu Kişilik Eğitimi</t>
+  </si>
+  <si>
+    <t>Mobilya Dekorasyon Sanatları Eğitimi</t>
+  </si>
+  <si>
+    <t>Mobilya Dekorasyon Sanatları Kalfalık Eğitimi</t>
+  </si>
+  <si>
+    <t>Mobilya Dekorasyon Sanatları Usta Öğretici Eğitimi</t>
+  </si>
+  <si>
+    <t>Mobilya Dekorasyon Sanatları Ustalık Eğitimi</t>
+  </si>
+  <si>
+    <t>Montessori Eğitimi</t>
+  </si>
+  <si>
+    <t>Mortgage Komisyonculuğu Eğitimi</t>
+  </si>
+  <si>
+    <t>MS Office Excel Eğitimi</t>
+  </si>
+  <si>
+    <t>MS Office Power Point Eğitimi</t>
+  </si>
+  <si>
+    <t>Muhasebe Eğitimi</t>
+  </si>
+  <si>
+    <t>Mum Yapım Eğitimi</t>
+  </si>
+  <si>
+    <t>MUSİKİ EĞİTİMİ</t>
+  </si>
+  <si>
+    <t>Müzik Terapi Eğitimi</t>
+  </si>
+  <si>
+    <t>Nefes Koçluğu Eğitimi</t>
+  </si>
+  <si>
+    <t>NLP Eğitimi</t>
+  </si>
+  <si>
+    <t>NLP Uzman Uygulayıcı Eğitimi</t>
+  </si>
+  <si>
+    <t>Objektif Testler Eğitimi</t>
+  </si>
+  <si>
+    <t>Objektif Testleri Uygulama Eğitimi</t>
+  </si>
+  <si>
+    <t>Öfke Yönetimi Eğitimi</t>
+  </si>
+  <si>
+    <t>Ofset Eğitimi</t>
+  </si>
+  <si>
+    <t>Ofset Kalfalık Eğitimi</t>
+  </si>
+  <si>
+    <t>Ofset Usta Öğretici Eğitimi</t>
+  </si>
+  <si>
+    <t>Ofset Ustalık Eğitimi</t>
+  </si>
+  <si>
+    <t>Öğrenci Koçluğu Eğitimi</t>
+  </si>
+  <si>
+    <t>Öğrenci Konaklama Hizmetleri Eğitimi</t>
+  </si>
+  <si>
+    <t>Okul Öncesi Çocuk Gelişimi Eğitimi</t>
+  </si>
+  <si>
+    <t>Ön Büro Eğitimi</t>
+  </si>
+  <si>
+    <t>ÖN DÖKÜMLÜ BETON ELAMAN MONTAJCISI EĞİTİMİ</t>
+  </si>
+  <si>
+    <t>Operasyon Eğitimi</t>
+  </si>
+  <si>
+    <t>Organik Hayvancılık Eğitimi</t>
+  </si>
+  <si>
+    <t>Organik Tarım Eğitimi</t>
+  </si>
+  <si>
+    <t>Otizm Eğitmen Eğitimi</t>
+  </si>
+  <si>
+    <t>Otizm Yardımcı Eğitmen Eğitimi</t>
+  </si>
+  <si>
+    <t>Otomotiv Alım Satım Eğitimi</t>
+  </si>
+  <si>
+    <t>Otomotiv Boya Eğitimi</t>
+  </si>
+  <si>
+    <t>Otomotiv Boya Kalfalık Eğitimi</t>
+  </si>
+  <si>
+    <t>Otomotiv Boya Usta Öğretici Eğitimi</t>
+  </si>
+  <si>
+    <t>Otomotiv Boya Ustalık Eğitimi</t>
+  </si>
+  <si>
+    <t>Otomotiv Elektriği Eğitimi</t>
+  </si>
+  <si>
+    <t>Otomotiv Elektriği Kalfalık Eğitimi</t>
+  </si>
+  <si>
+    <t>Otomotiv Elektriği Usta Öğretici Eğitimi</t>
+  </si>
+  <si>
+    <t>Otomotiv Elektriği Ustalık Eğitimi</t>
+  </si>
+  <si>
+    <t>Otomotiv Elektromekaniği Eğitimi</t>
+  </si>
+  <si>
+    <t>Otomotiv Elektromekaniği Kalfalık Eğitimi</t>
+  </si>
+  <si>
+    <t>Otomotiv Elektromekaniği Usta Öğretici Eğitimi</t>
+  </si>
+  <si>
+    <t>Otomotiv Elektromekaniği Ustalık Eğitimi</t>
+  </si>
+  <si>
+    <t>Otomotiv Kaporta Eğitimi</t>
+  </si>
+  <si>
+    <t>Otomotiv Kaporta Kalfalık Eğitimi</t>
+  </si>
+  <si>
+    <t>Otomotiv Kaporta Usta Öğretici Eğitimi</t>
+  </si>
+  <si>
+    <t>Otomotiv Kaporta Ustalık Eğitimi</t>
+  </si>
+  <si>
+    <t>Otomotiv Mekaniği Eğitimi</t>
+  </si>
+  <si>
+    <t>Otomotiv Mekaniği Kalfalık Eğitimi</t>
+  </si>
+  <si>
+    <t>Otomotiv Mekaniği Usta Öğretici Eğitimi</t>
+  </si>
+  <si>
+    <t>Otomotiv Mekaniği Ustalık Eğitimi</t>
+  </si>
+  <si>
+    <t>Otomotiv Motor Yenileme Eğitimi</t>
+  </si>
+  <si>
+    <t>Otomotiv Motor Yenileme Kalfalık Eğitimi</t>
+  </si>
+  <si>
+    <t>Otomotiv Motor Yenileme Usta Öğretici Eğitimi</t>
+  </si>
+  <si>
+    <t>Otomotiv Motor Yenileme Ustalık Eğitimi</t>
+  </si>
+  <si>
+    <t>Otopark Vale Eğitimi</t>
+  </si>
+  <si>
+    <t>Oyun Terapisi Eğitimi</t>
+  </si>
+  <si>
+    <t>Özel Eğitim Eğitimi</t>
+  </si>
+  <si>
+    <t>Özel Eğitim Uzman Eğitici Eğitimi</t>
+  </si>
+  <si>
+    <t>Özel Eğitim ve Rehabilitasyon Eğitimi</t>
+  </si>
+  <si>
+    <t>Özel Eğitim ve Zihinsel Eğitim</t>
+  </si>
+  <si>
+    <t>Özel Eğitim Yardımcı Eğitmen Eğitimi</t>
+  </si>
+  <si>
+    <t>P4C Eğitimi</t>
+  </si>
+  <si>
+    <t>Pasta Süsleme Eğitimleri Eğitimi</t>
+  </si>
+  <si>
+    <t>Pasta ve Tatlı Yapımı Eğitimi</t>
+  </si>
+  <si>
+    <t>Pasta ve Tatlı Yapımı Kalfalık Eğitimi</t>
+  </si>
+  <si>
+    <t>Pasta ve Tatlı Yapımı Usta Öğretici Eğitimi</t>
+  </si>
+  <si>
+    <t>Pasta ve Tatlı Yapımı Ustalık Eğitimi</t>
+  </si>
+  <si>
+    <t>Pastacılık Eğitimi</t>
+  </si>
+  <si>
+    <t>Pedagoji Eğitimi</t>
+  </si>
+  <si>
+    <t>Peyzaj Eğitimi</t>
+  </si>
+  <si>
+    <t>Photoshop Eğitimi</t>
+  </si>
+  <si>
+    <t>Pilates Eğitimi</t>
+  </si>
+  <si>
+    <t>Pilates Eğitmenliği Eğitimi</t>
+  </si>
+  <si>
+    <t>Pilates Öğretmenliği Eğitimi</t>
+  </si>
+  <si>
+    <t>Plastik İşleme Eğitimi</t>
+  </si>
+  <si>
+    <t>Plastik İşleme Kalfalık Eğitimi</t>
+  </si>
+  <si>
+    <t>Plastik İşleme Usta Öğretici Eğitimi</t>
+  </si>
+  <si>
+    <t>Plastik İşleme Ustalık Eğitimi</t>
+  </si>
+  <si>
+    <t>Plastik Kalıp İşleme Eğitimi</t>
+  </si>
+  <si>
+    <t>Plastik Kalıp İşleme Kalfalık Eğitimi</t>
+  </si>
+  <si>
+    <t>Plastik Kalıp İşleme Usta Öğretici Eğitimi</t>
+  </si>
+  <si>
+    <t>Plastik Kalıp İşleme Ustalık Eğitimi</t>
+  </si>
+  <si>
+    <t>Profesyonel Aşçılık Eğitimi</t>
+  </si>
+  <si>
+    <t>Profesyonel Aşçılık Kalfalık Eğitimi</t>
+  </si>
+  <si>
+    <t>Profesyonel Aşçılık Usta Öğretici Eğitimi</t>
+  </si>
+  <si>
+    <t>Profesyonel Aşçılık Ustalık Eğitimi</t>
+  </si>
+  <si>
+    <t>Profesyonel İletişim Teknikleri Eğitimi</t>
+  </si>
+  <si>
+    <t>Profesyonel Öğrenci Koçluğu ve Danışmanlık Eğitimi</t>
+  </si>
+  <si>
+    <t>Protez Tırnak Eğitimi</t>
+  </si>
+  <si>
+    <t>Protez Tırnak Kalfalık Eğitimi</t>
+  </si>
+  <si>
+    <t>Protez Tırnak Usta Öğretici Eğitimi</t>
+  </si>
+  <si>
+    <t>Protez Tırnak Ustalık Eğitimi</t>
+  </si>
+  <si>
+    <t>Psikolojik Testler Eğitimi</t>
+  </si>
+  <si>
+    <t>Refleksoloji Eğitimi</t>
+  </si>
+  <si>
+    <t>Reformer Pilates Eğitmenlik Eğitimi</t>
+  </si>
+  <si>
+    <t>Regresyon ve Gizli Terapi Uygulayıcı Eğitimi</t>
+  </si>
+  <si>
+    <t>Resim Analizi Eğitimi</t>
+  </si>
+  <si>
+    <t>Restoran Yönetimi Eğitimi</t>
+  </si>
+  <si>
+    <t>Rezervasyon Eğitimi</t>
+  </si>
+  <si>
+    <t>Robotik Kodlama Eğitimi</t>
+  </si>
+  <si>
+    <t>Sac İşleri Eğitimi</t>
+  </si>
+  <si>
+    <t>Sac İşleri Kalfalık Eğitimi</t>
+  </si>
+  <si>
+    <t>Sac İşleri Usta Öğretici Eğitimi</t>
+  </si>
+  <si>
+    <t>Sac İşleri Ustalık Eğitimi</t>
+  </si>
+  <si>
+    <t>Sağlıklı Beslenme Eğitimi</t>
+  </si>
+  <si>
+    <t>Sağlıklı Yaşam Eğitimi</t>
+  </si>
+  <si>
+    <t>Saha Temizlik Personeli Eğitimi</t>
+  </si>
+  <si>
+    <t>ŞAN EĞİTİMİ</t>
+  </si>
+  <si>
+    <t>Sanat Terapisi Eğitimi</t>
+  </si>
+  <si>
+    <t>Saraciye Modellik Eğitimi</t>
+  </si>
+  <si>
+    <t>Saraciye Modellik Kalfalık Eğitimi</t>
+  </si>
+  <si>
+    <t>Saraciye Modellik Usta Öğretici Eğitimi</t>
+  </si>
+  <si>
+    <t>Saraciye Modellik Ustalık Eğitimi</t>
+  </si>
+  <si>
+    <t>Saraciye Üretimi Eğitimi</t>
+  </si>
+  <si>
+    <t>Saraciye Üretimi Kalfalık Eğitimi</t>
+  </si>
+  <si>
+    <t>Saraciye Üretimi Usta Öğretici Eğitimi</t>
+  </si>
+  <si>
+    <t>Saraciye Üretimi Ustalık Eğitimi</t>
+  </si>
+  <si>
+    <t>Sarkaç - Sarkaç Eğitimi</t>
+  </si>
+  <si>
+    <t>Satış Elemanı Eğitimi</t>
+  </si>
+  <si>
+    <t>Satış Teknikleri Eğitimi</t>
+  </si>
+  <si>
+    <t>Satış ve Pazarlama Uzmanlığı Eğitimi</t>
+  </si>
+  <si>
+    <t>Sebze Meyve İşleme Eğitimi</t>
+  </si>
+  <si>
+    <t>Sebze Meyve İşleme Kalfalık Eğitimi</t>
+  </si>
+  <si>
+    <t>Sebze Meyve İşleme Usta Öğretici Eğitimi</t>
+  </si>
+  <si>
+    <t>Sebze Meyve İşleme Ustalık Eğitimi</t>
+  </si>
+  <si>
+    <t>Sebze Yetiştiriciliği Eğitimi</t>
+  </si>
+  <si>
+    <t>Sebze Yetiştiriciliği Kalfalık Eğitimi</t>
+  </si>
+  <si>
+    <t>Sebze Yetiştiriciliği Usta Öğretici Eğitimi</t>
+  </si>
+  <si>
+    <t>Sebze Yetiştiriciliği Ustalık Eğitimi</t>
+  </si>
+  <si>
+    <t>Sera Eğitimi</t>
+  </si>
+  <si>
+    <t>Sera Kalfalık Eğitimi</t>
+  </si>
+  <si>
+    <t>Sera Usta Öğretici Eğitimi</t>
+  </si>
+  <si>
+    <t>Sera Ustalık Eğitimi</t>
+  </si>
+  <si>
+    <t>Seramik Ahşap Boyama Eğitimi</t>
+  </si>
+  <si>
+    <t>Seramik Ahşap Boyama Kalfalık Eğitimi</t>
+  </si>
+  <si>
+    <t>Seramik Ahşap Boyama Usta Öğretici Eğitimi</t>
+  </si>
+  <si>
+    <t>Seramik Ahşap Boyama Ustalık Eğitimi</t>
+  </si>
+  <si>
+    <t>Serbest Seramik Şekillendirme Eğitimi</t>
+  </si>
+  <si>
+    <t>Serbest Seramik Şekillendirme Kalfalık Eğitimi</t>
+  </si>
+  <si>
+    <t>Serbest Seramik Şekillendirme Usta Öğretici Eğitimi</t>
+  </si>
+  <si>
+    <t>Serbest Seramik Şekillendirme Ustalık Eğitimi</t>
+  </si>
+  <si>
+    <t>Servis Elemanı Eğitimi</t>
+  </si>
+  <si>
+    <t>Siber Güvenlik Eğitimi</t>
+  </si>
+  <si>
+    <t>Sigorta Eğitimi</t>
+  </si>
+  <si>
+    <t>Site ve Apartman Yönetimi Eğitimi</t>
+  </si>
+  <si>
+    <t>Sığır Yetiştiriciliği Eğitimi</t>
+  </si>
+  <si>
+    <t>Soğutma Sistemleri Eğitimi</t>
+  </si>
+  <si>
+    <t>Soğutma Sistemleri Kalfalık Eğitimi</t>
+  </si>
+  <si>
+    <t>Soğutma Sistemleri Usta Öğretici Eğitimi</t>
+  </si>
+  <si>
+    <t>Soğutma Sistemleri Ustalık Eğitimi</t>
+  </si>
+  <si>
+    <t>Sosyal Medya Yönetimi Eğitimi</t>
+  </si>
+  <si>
+    <t>Sosyal Uyum ve Yaşam Eğitimi</t>
+  </si>
+  <si>
+    <t>Spiritüel Koçluk Eğitimi</t>
+  </si>
+  <si>
+    <t>Spor Antrenörlüğü Eğitimi</t>
+  </si>
+  <si>
+    <t>Spor Direktörü Eğitimi</t>
+  </si>
+  <si>
+    <t>Spor Masörü Eğitimi</t>
+  </si>
+  <si>
+    <t>Sporcu Beslenme Uzmanlığı Eğitimi</t>
+  </si>
+  <si>
+    <t>Statik Yapı Çizimi Eğitimi</t>
+  </si>
+  <si>
+    <t>Sterilizasyon ve Dezenfeksiyon Eğitimi</t>
+  </si>
+  <si>
+    <t>Süs Bitkileri Eğitimi</t>
+  </si>
+  <si>
+    <t>Süs Bitkileri Kalfalık Eğitimi</t>
+  </si>
+  <si>
+    <t>Süs Bitkileri Usta Öğretici Eğitimi</t>
+  </si>
+  <si>
+    <t>Süs Bitkileri Ustalık Eğitimi</t>
+  </si>
+  <si>
+    <t>Süt İşleme Eğitimi</t>
+  </si>
+  <si>
+    <t>Süt İşleme Kalfalık Eğitimi</t>
+  </si>
+  <si>
+    <t>Süt İşleme Usta Öğretici Eğitimi</t>
+  </si>
+  <si>
+    <t>Süt İşleme Ustalık Eğitimi</t>
+  </si>
+  <si>
+    <t>Tahıl İşleme Eğitimi</t>
+  </si>
+  <si>
+    <t>Tahıl İşleme Kalfalık Eğitimi</t>
+  </si>
+  <si>
+    <t>Tahıl İşleme Usta Öğretici Eğitimi</t>
+  </si>
+  <si>
+    <t>Tahıl İşleme Ustalık Eğitimi</t>
+  </si>
+  <si>
+    <t>Takı İmalatı Eğitimi</t>
+  </si>
+  <si>
+    <t>Takı İmalatı Kalfalık Eğitimi</t>
+  </si>
+  <si>
+    <t>Takı İmalatı Usta Öğretici Eğitimi</t>
+  </si>
+  <si>
+    <t>Takı İmalatı Ustalık Eğitimi</t>
+  </si>
+  <si>
+    <t>Tampon Baskı Eğitimi</t>
+  </si>
+  <si>
+    <t>TÇTİ Ahşap Yapı Sistemleri Eğitimi</t>
+  </si>
+  <si>
+    <t>TÇTİ Alçı Sıva Uygulayıcı Eğitimi</t>
+  </si>
+  <si>
+    <t>TÇTİ Asansör Sistemleri Eğitimi</t>
+  </si>
+  <si>
+    <t>TÇTİ Ayakkabı Üretimi Eğitimi</t>
+  </si>
+  <si>
+    <t>TÇTİ Beton-Çimento ve Zemin Teknolojisi Eğitimi</t>
+  </si>
+  <si>
+    <t>TÇTİ Betonarme Kalıp, Demir ve Güçlendirme Sistemleri Eğitimi</t>
+  </si>
+  <si>
+    <t>TÇTİ Bilgisayarlı Makine İmalat Eğitimi</t>
+  </si>
+  <si>
+    <t>TÇTİ Bina Duvar ve Sıva Sistemleri Eğitimi</t>
+  </si>
+  <si>
+    <t>TÇTİ Bina Yalıtım Eğitimi</t>
+  </si>
+  <si>
+    <t>TÇTİ Bina Yüzey Kaplama Eğitimi</t>
+  </si>
+  <si>
+    <t>TÇTİ Boya Üretimi ve Kontrol Eğitimi</t>
+  </si>
+  <si>
+    <t>TÇTİ Çatı Sistemleri Eğitimi</t>
+  </si>
+  <si>
+    <t>TÇTİ Çelik Konstrüksiyon Eğitimi</t>
+  </si>
+  <si>
+    <t>TÇTİ Çelik Yapı Eğitimi</t>
+  </si>
+  <si>
+    <t>TÇTİ Cephe Sistemleri ve PVC Doğrama Eğitimi</t>
+  </si>
+  <si>
+    <t>TÇTİ Çimento ve Yapı Kimyasalları Üretimi Eğitimi</t>
+  </si>
+  <si>
+    <t>TÇTİ Dekoratif Cam Eğitimi</t>
+  </si>
+  <si>
+    <t>TÇTİ Deri İşleme Eğitimi</t>
+  </si>
+  <si>
+    <t>TÇTİ Elektrik Tesisatı ve Pano Montajı Eğitimi</t>
+  </si>
+  <si>
+    <t>TÇTİ ELEKTRİKLİ TRANSPALET KULLANIMI BİLGİLENDİRME EĞİTİMİ</t>
+  </si>
+  <si>
+    <t>TÇTİ Endüstriyel Bakım Onarım Eğitimi</t>
+  </si>
+  <si>
+    <t>TÇTİ Endüstriyel Cam Eğitimi</t>
+  </si>
+  <si>
+    <t>TÇTİ Endüstriyel Kalıp Eğitimi</t>
+  </si>
+  <si>
+    <t>TÇTİ Flekso Baskı Eğitimi</t>
+  </si>
+  <si>
+    <t>TÇTİ FORKLİFT KULLANIMI BİLGİLENDİRME EĞİTİMİ</t>
+  </si>
+  <si>
+    <t>TÇTİ Gemi Boru İmalatı ve Montajı Eğitimi</t>
+  </si>
+  <si>
+    <t>TÇTİ Gemi Elektroniği Eğitimi</t>
+  </si>
+  <si>
+    <t>TÇTİ Gemi Makina Bakım Onarım Eğitimi</t>
+  </si>
+  <si>
+    <t>TÇTİ Gemi Yüzey Temizleme ve Boyama İşlemleri Eğitimi</t>
+  </si>
+  <si>
+    <t>TÇTİ Haberleşme Sistemleri Eğitimi</t>
+  </si>
+  <si>
+    <t>TÇTİ Isı Yalıtımı Eğitimi</t>
+  </si>
+  <si>
+    <t>TÇTİ Isıtma ve Sıhhi Tesisat Sistemleri Eğitimi</t>
+  </si>
+  <si>
+    <t>TÇTİ İskele Kurulum ve Söküm Eğitimi</t>
+  </si>
+  <si>
+    <t>TÇTİ İSTİF MAKİNESİ KULLANIMI BİLGİLENDİRME EĞİTİMİ</t>
+  </si>
+  <si>
+    <t>TÇTİ Kağıt Üretimi Eğitimi</t>
+  </si>
+  <si>
+    <t>TÇTİ Kaynak Eğitimi</t>
+  </si>
+  <si>
+    <t>TÇTİ KULE VİNÇ KULLANIMI BİLGİLENDİRME EĞİTİMİ</t>
+  </si>
+  <si>
+    <t>TÇTİ Makine Bakım Onarım Eğitimi</t>
+  </si>
+  <si>
+    <t>TÇTİ Metal Doğrama Eğitimi</t>
+  </si>
+  <si>
+    <t>TÇTİ Metal Plaka İşleme Eğitimi</t>
+  </si>
+  <si>
+    <t>TÇTİ Metal Yüzey Boyama Eğitimi</t>
+  </si>
+  <si>
+    <t>TÇTİ Mimari Restorasyon Eğitimi</t>
+  </si>
+  <si>
+    <t>TÇTİ MOBİL VİNÇ KULLANIMI BİLGİLENDİRME EĞİTİMİ</t>
+  </si>
+  <si>
+    <t>TÇTİ Ofset Eğitimi</t>
+  </si>
+  <si>
+    <t>TÇTİ Otomotiv Boya Eğitimi</t>
+  </si>
+  <si>
+    <t>TÇTİ Otomotiv Elektriği Eğitimi</t>
+  </si>
+  <si>
+    <t>TÇTİ Otomotiv Elektromekaniği Eğitimi</t>
+  </si>
+  <si>
+    <t>TÇTİ Otomotiv Kaporta Eğitimi</t>
+  </si>
+  <si>
+    <t>TÇTİ Otomotiv Mekaniği Eğitimi</t>
+  </si>
+  <si>
+    <t>TÇTİ Otomotiv Motor Yenileme Eğitimi</t>
+  </si>
+  <si>
+    <t>TÇTİ Plastik İşleme Eğitimi</t>
+  </si>
+  <si>
+    <t>TÇTİ Plastik Kalıp İşleme Eğitimi</t>
+  </si>
+  <si>
+    <t>TÇTİ PORTAL VİNÇ KULLANIMI BİLGİLENDİRME EĞİTİMİ</t>
+  </si>
+  <si>
+    <t>TÇTİ Sac İşleri Eğitimi</t>
+  </si>
+  <si>
+    <t>TÇTİ Serbest Seramik Şekillendirme Eğitimi</t>
+  </si>
+  <si>
+    <t>TÇTİ Takı İmalatı Eğitimi</t>
+  </si>
+  <si>
+    <t>TÇTİ Tavan Vinci Kullanımı Bilgilendirme Eğtiimi</t>
+  </si>
+  <si>
+    <t>TÇTİ Tekstil Baskı ve Kalıpçılık Eğitimi</t>
+  </si>
+  <si>
+    <t>TÇTİ Tekstil Boyama Eğitimi</t>
+  </si>
+  <si>
+    <t>TÇTİ Tekstil Terbiye Prosesleri (Apre) Eğitimi</t>
+  </si>
+  <si>
+    <t>TÇTİ Yapı Dekorasyon Eğitimi</t>
+  </si>
+  <si>
+    <t>TÇTİ Yat İnşa Eğitimi</t>
+  </si>
+  <si>
+    <t>Tehlikeli ve Çok Tehlikeli İşlerde Marangozluk Eğitimi</t>
+  </si>
+  <si>
+    <t>Tehlikeli ve Çok Tehlikeli İşlerde Yapı Yüzey Kaplama Eğitimi</t>
+  </si>
+  <si>
+    <t>Tekstil Baskı ve Kalıpçılık Eğitimi</t>
+  </si>
+  <si>
+    <t>Tekstil Baskı ve Kalıpçılık Kalfalık Eğitimi</t>
+  </si>
+  <si>
+    <t>Tekstil Baskı ve Kalıpçılık Usta Öğretici Eğitimi</t>
+  </si>
+  <si>
+    <t>Tekstil Baskı ve Kalıpçılık Ustalık Eğitimi</t>
+  </si>
+  <si>
+    <t>Tekstil Boyama Eğitimi</t>
+  </si>
+  <si>
+    <t>Tekstil Boyama Kalfalık Eğitimi</t>
+  </si>
+  <si>
+    <t>Tekstil Boyama Usta Öğretici Eğitimi</t>
+  </si>
+  <si>
+    <t>Tekstil Boyama Ustalık Eğitimi</t>
+  </si>
+  <si>
+    <t>Tekstil Terbiye Prosesleri (Apre) Eğitimi</t>
+  </si>
+  <si>
+    <t>Tekstil Terbiye Prosesleri (Apre) Kalfalık Eğitimi</t>
+  </si>
+  <si>
+    <t>Tekstil Terbiye Prosesleri (Apre) Usta Öğretici Eğitimi</t>
+  </si>
+  <si>
+    <t>Tekstil Terbiye Prosesleri (Apre) Ustalık Eğitimi</t>
+  </si>
+  <si>
+    <t>Temel Düzey Siber Güvenlik Eğitimi</t>
+  </si>
+  <si>
+    <t>Temel İlk Yardım Bilgilendirme Eğitimi</t>
+  </si>
+  <si>
+    <t>Temel Seviye Yapay Zeka Eğitimi</t>
+  </si>
+  <si>
+    <t>Temizlik, Kozmetik ve Parfümeri Ürünleri Üretimi Eğitimi</t>
+  </si>
+  <si>
+    <t>Temizlik, Kozmetik ve Parfümeri Ürünleri Üretimi Kalfalık Eğitimi</t>
+  </si>
+  <si>
+    <t>Temizlik, Kozmetik ve Parfümeri Ürünleri Üretimi Usta Öğretici Eğitimi</t>
+  </si>
+  <si>
+    <t>Temizlik, Kozmetik ve Parfümeri Ürünleri Üretimi Ustalık Eğitimi</t>
+  </si>
+  <si>
+    <t>Theta Şifa Eğitimi</t>
+  </si>
+  <si>
+    <t>Tıbbi Aromatik Bitki Yetiştirme Eğitimi</t>
+  </si>
+  <si>
+    <t>Tıbbi Sekreter Eğitimi</t>
+  </si>
+  <si>
+    <t>Tıbbi Sekreterlik ve Hasta Kayıt Eğitimi</t>
+  </si>
+  <si>
+    <t>Topografya Hizmetleri Eğitimi</t>
+  </si>
+  <si>
+    <t>Torna Form Şekillendirme Eğitimi</t>
+  </si>
+  <si>
+    <t>Torna Form Şekillendirme Kalfalık Eğitimi</t>
+  </si>
+  <si>
+    <t>Torna Form Şekillendirme Usta Öğretici Eğitimi</t>
+  </si>
+  <si>
+    <t>Torna Form Şekillendirme Ustalık Eğitimi</t>
+  </si>
+  <si>
+    <t>Transfer Odaklı Terapi Eğitimi</t>
+  </si>
+  <si>
+    <t>Turizm ve Otelcilik Eğitimi</t>
+  </si>
+  <si>
+    <t>Türkçe A1 Eğitimi</t>
+  </si>
+  <si>
+    <t>Türkçe A2 Eğitimi</t>
+  </si>
+  <si>
+    <t>Türkçe B1 Eğitimi</t>
+  </si>
+  <si>
+    <t>Türkçe B2 Eğitimi</t>
+  </si>
+  <si>
+    <t>Türkçe C1 Eğitimi</t>
+  </si>
+  <si>
+    <t>Türkçe C2 Eğitimi</t>
+  </si>
+  <si>
+    <t>Üst Düzey Yönetici Asistanlığı Eğitimi</t>
+  </si>
+  <si>
+    <t>Üstün Yetenekli Çocuklar Eğitim Eğitimi</t>
+  </si>
+  <si>
+    <t>Uyku Danışmanlığı Eğitimi</t>
+  </si>
+  <si>
+    <t>Vitrin Takı Eğitimi</t>
+  </si>
+  <si>
+    <t>Vitrin Takı Kalfalık Eğitimi</t>
+  </si>
+  <si>
+    <t>Vitrin Takı Usta Öğretici Eğitimi</t>
+  </si>
+  <si>
+    <t>Vitrin Takı Ustalık Eğitimi</t>
+  </si>
+  <si>
+    <t>Vücut Geliştirme Eğitimi</t>
+  </si>
+  <si>
+    <t>Vücut Geliştirme ve Fitness Eğitimi</t>
+  </si>
+  <si>
+    <t>Wellness Eğitmenliği Eğitimi</t>
+  </si>
+  <si>
+    <t>Wisc-R Zeka Testi Uygulayıcı Eğitimi</t>
+  </si>
+  <si>
+    <t>Yangın Eğitimi</t>
+  </si>
+  <si>
+    <t>Yapay Zeka Eğitimi</t>
+  </si>
+  <si>
+    <t>Yapı Dekorasyon Eğitimi</t>
+  </si>
+  <si>
+    <t>Yapı Dekorasyon Kalfalık Eğitimi</t>
+  </si>
+  <si>
+    <t>Yapı Dekorasyon Usta Öğretici Eğitimi</t>
+  </si>
+  <si>
+    <t>Yapı Dekorasyon Ustalık Eğitimi</t>
+  </si>
+  <si>
+    <t>Yaratıcı Drama Eğitimi</t>
+  </si>
+  <si>
+    <t>Yardımcı Eğitmen Eğitici Eğitimi</t>
+  </si>
+  <si>
+    <t>Yaşam Koçluğu Eğitimi</t>
+  </si>
+  <si>
+    <t>Yaşlı ve Hasta Bakımı Eğitimi</t>
+  </si>
+  <si>
+    <t>Yat İnşa Eğitimi</t>
+  </si>
+  <si>
+    <t>Yat İnşa Kalfalık Eğitimi</t>
+  </si>
+  <si>
+    <t>Yat İnşa Usta Öğretici Eğitimi</t>
+  </si>
+  <si>
+    <t>Yat İnşa Ustalık Eğitimi</t>
+  </si>
+  <si>
+    <t>Yazılım Geliştirme Eğitimi</t>
+  </si>
+  <si>
+    <t>Yoga Eğitimi</t>
+  </si>
+  <si>
+    <t>Yoga Eğitimi Eğitimi</t>
+  </si>
+  <si>
+    <t>Yoga Eğitmenliği Eğitimi</t>
+  </si>
+  <si>
+    <t>Yönetici Şef Eğitimi</t>
+  </si>
+  <si>
+    <t>Yönetici Sekreterlik Eğitimi</t>
+  </si>
+  <si>
+    <t>Yüz Yogası Eğitmenlik Eğitimi</t>
+  </si>
+  <si>
+    <t>Zeka Testleri Eğitimi</t>
+  </si>
+  <si>
+    <t>Zihin Zeka Oyunları Eğitimi</t>
+  </si>
+  <si>
+    <t>Zumba Fitness Eğitmenliği Eğitimi</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1163,3724 +2879,11956 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D262"/>
+  <dimension ref="A1:D850"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2">
         <v>20</v>
       </c>
       <c r="B2" t="s">
         <v>4</v>
       </c>
       <c r="C2">
-        <v>276</v>
+        <v>120</v>
       </c>
       <c r="D2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3">
         <v>20</v>
       </c>
       <c r="B3" t="s">
         <v>4</v>
       </c>
       <c r="C3">
-        <v>277</v>
+        <v>745</v>
       </c>
       <c r="D3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4">
         <v>20</v>
       </c>
       <c r="B4" t="s">
         <v>4</v>
       </c>
       <c r="C4">
-        <v>275</v>
+        <v>746</v>
       </c>
       <c r="D4" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="B5" t="s">
+        <v>4</v>
+      </c>
+      <c r="C5">
+        <v>748</v>
+      </c>
+      <c r="D5" t="s">
         <v>8</v>
-      </c>
-[...4 lines deleted...]
-        <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="B6" t="s">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="C6">
-        <v>74</v>
+        <v>747</v>
       </c>
       <c r="D6" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="B7" t="s">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="C7">
-        <v>204</v>
+        <v>401</v>
       </c>
       <c r="D7" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="B8" t="s">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="C8">
-        <v>50</v>
+        <v>402</v>
       </c>
       <c r="D8" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="B9" t="s">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="C9">
-        <v>64</v>
+        <v>404</v>
       </c>
       <c r="D9" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="B10" t="s">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="C10">
-        <v>22</v>
+        <v>403</v>
       </c>
       <c r="D10" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="B11" t="s">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="C11">
-        <v>262</v>
+        <v>61</v>
       </c>
       <c r="D11" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="B12" t="s">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="C12">
-        <v>150</v>
+        <v>223</v>
       </c>
       <c r="D12" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="B13" t="s">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="C13">
-        <v>216</v>
+        <v>132</v>
       </c>
       <c r="D13" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="B14" t="s">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="C14">
-        <v>224</v>
+        <v>134</v>
       </c>
       <c r="D14" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="B15" t="s">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="C15">
-        <v>8</v>
+        <v>67</v>
       </c>
       <c r="D15" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="B16" t="s">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="C16">
-        <v>134</v>
+        <v>609</v>
       </c>
       <c r="D16" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="B17" t="s">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="C17">
-        <v>136</v>
+        <v>610</v>
       </c>
       <c r="D17" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="B18" t="s">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="C18">
-        <v>80</v>
+        <v>612</v>
       </c>
       <c r="D18" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="B19" t="s">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="C19">
-        <v>120</v>
+        <v>611</v>
       </c>
       <c r="D19" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="B20" t="s">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="C20">
-        <v>122</v>
+        <v>269</v>
       </c>
       <c r="D20" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="B21" t="s">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="C21">
-        <v>2</v>
+        <v>270</v>
       </c>
       <c r="D21" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="B22" t="s">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="C22">
-        <v>124</v>
+        <v>271</v>
       </c>
       <c r="D22" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="B23" t="s">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="C23">
-        <v>42</v>
+        <v>272</v>
       </c>
       <c r="D23" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24">
+        <v>20</v>
+      </c>
+      <c r="B24" t="s">
+        <v>4</v>
+      </c>
+      <c r="C24">
+        <v>273</v>
+      </c>
+      <c r="D24" t="s">
         <v>27</v>
-      </c>
-[...7 lines deleted...]
-        <v>28</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="B25" t="s">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="C25">
-        <v>66</v>
+        <v>274</v>
       </c>
       <c r="D25" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="B26" t="s">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="C26">
-        <v>44</v>
+        <v>99</v>
       </c>
       <c r="D26" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="B27" t="s">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="C27">
-        <v>234</v>
+        <v>397</v>
       </c>
       <c r="D27" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="B28" t="s">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="C28">
-        <v>152</v>
+        <v>398</v>
       </c>
       <c r="D28" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="B29" t="s">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="C29">
-        <v>82</v>
+        <v>400</v>
       </c>
       <c r="D29" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="B30" t="s">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="C30">
-        <v>56</v>
+        <v>399</v>
       </c>
       <c r="D30" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="B31" t="s">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="C31">
-        <v>206</v>
+        <v>137</v>
       </c>
       <c r="D31" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="B32" t="s">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="C32">
-        <v>114</v>
+        <v>335</v>
       </c>
       <c r="D32" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="B33" t="s">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="C33">
-        <v>126</v>
+        <v>336</v>
       </c>
       <c r="D33" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="B34" t="s">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="C34">
-        <v>208</v>
+        <v>338</v>
       </c>
       <c r="D34" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="B35" t="s">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="C35">
-        <v>10</v>
+        <v>337</v>
       </c>
       <c r="D35" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="B36" t="s">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="C36">
-        <v>12</v>
+        <v>295</v>
       </c>
       <c r="D36" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="B37" t="s">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="C37">
-        <v>168</v>
+        <v>296</v>
       </c>
       <c r="D37" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="B38" t="s">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="C38">
-        <v>100</v>
+        <v>298</v>
       </c>
       <c r="D38" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="B39" t="s">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="C39">
-        <v>138</v>
+        <v>297</v>
       </c>
       <c r="D39" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="B40" t="s">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="C40">
-        <v>178</v>
+        <v>299</v>
       </c>
       <c r="D40" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="B41" t="s">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="C41">
-        <v>238</v>
+        <v>300</v>
       </c>
       <c r="D41" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="B42" t="s">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="C42">
-        <v>240</v>
+        <v>302</v>
       </c>
       <c r="D42" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="A43">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="B43" t="s">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="C43">
-        <v>14</v>
+        <v>301</v>
       </c>
       <c r="D43" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="B44" t="s">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="C44">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="D44" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="B45" t="s">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="C45">
-        <v>28</v>
+        <v>307</v>
       </c>
       <c r="D45" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="B46" t="s">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="C46">
-        <v>30</v>
+        <v>308</v>
       </c>
       <c r="D46" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="A47">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="B47" t="s">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="C47">
-        <v>198</v>
+        <v>310</v>
       </c>
       <c r="D47" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="A48">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="B48" t="s">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="C48">
-        <v>226</v>
+        <v>309</v>
       </c>
       <c r="D48" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="A49">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="B49" t="s">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="C49">
-        <v>32</v>
+        <v>311</v>
       </c>
       <c r="D49" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="A50">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="B50" t="s">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="C50">
-        <v>210</v>
+        <v>312</v>
       </c>
       <c r="D50" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="A51">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="B51" t="s">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="C51">
-        <v>242</v>
+        <v>314</v>
       </c>
       <c r="D51" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="A52">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="B52" t="s">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="C52">
-        <v>244</v>
+        <v>313</v>
       </c>
       <c r="D52" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="A53">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="B53" t="s">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="C53">
-        <v>128</v>
+        <v>629</v>
       </c>
       <c r="D53" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
     </row>
     <row r="54" spans="1:4">
       <c r="A54">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="B54" t="s">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="C54">
-        <v>246</v>
+        <v>630</v>
       </c>
       <c r="D54" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
     </row>
     <row r="55" spans="1:4">
       <c r="A55">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="B55" t="s">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="C55">
+        <v>632</v>
+      </c>
+      <c r="D55" t="s">
         <v>58</v>
-      </c>
-[...1 lines deleted...]
-        <v>59</v>
       </c>
     </row>
     <row r="56" spans="1:4">
       <c r="A56">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="B56" t="s">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="C56">
-        <v>170</v>
+        <v>631</v>
       </c>
       <c r="D56" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
     </row>
     <row r="57" spans="1:4">
       <c r="A57">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="B57" t="s">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="C57">
-        <v>68</v>
+        <v>82</v>
       </c>
       <c r="D57" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
     </row>
     <row r="58" spans="1:4">
       <c r="A58">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="B58" t="s">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="C58">
-        <v>264</v>
+        <v>848</v>
       </c>
       <c r="D58" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
     </row>
     <row r="59" spans="1:4">
       <c r="A59">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="B59" t="s">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="C59">
-        <v>140</v>
+        <v>95</v>
       </c>
       <c r="D59" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
     </row>
     <row r="60" spans="1:4">
       <c r="A60">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="B60" t="s">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="C60">
-        <v>52</v>
+        <v>265</v>
       </c>
       <c r="D60" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
     </row>
     <row r="61" spans="1:4">
       <c r="A61">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="B61" t="s">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="C61">
-        <v>256</v>
+        <v>111</v>
       </c>
       <c r="D61" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
     </row>
     <row r="62" spans="1:4">
       <c r="A62">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="B62" t="s">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="C62">
-        <v>34</v>
+        <v>832</v>
       </c>
       <c r="D62" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
     </row>
     <row r="63" spans="1:4">
       <c r="A63">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="B63" t="s">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="C63">
-        <v>54</v>
+        <v>836</v>
       </c>
       <c r="D63" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
     </row>
     <row r="64" spans="1:4">
       <c r="A64">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="B64" t="s">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="C64">
-        <v>36</v>
+        <v>841</v>
       </c>
       <c r="D64" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
     </row>
     <row r="65" spans="1:4">
       <c r="A65">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="B65" t="s">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="C65">
-        <v>38</v>
+        <v>842</v>
       </c>
       <c r="D65" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
     </row>
     <row r="66" spans="1:4">
       <c r="A66">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="B66" t="s">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="C66">
-        <v>18</v>
+        <v>413</v>
       </c>
       <c r="D66" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
     </row>
     <row r="67" spans="1:4">
       <c r="A67">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="B67" t="s">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="C67">
-        <v>62</v>
+        <v>414</v>
       </c>
       <c r="D67" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
     </row>
     <row r="68" spans="1:4">
       <c r="A68">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="B68" t="s">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="C68">
-        <v>248</v>
+        <v>416</v>
       </c>
       <c r="D68" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
     </row>
     <row r="69" spans="1:4">
       <c r="A69">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="B69" t="s">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="C69">
-        <v>154</v>
+        <v>415</v>
       </c>
       <c r="D69" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
     </row>
     <row r="70" spans="1:4">
       <c r="A70">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="B70" t="s">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="C70">
-        <v>60</v>
+        <v>405</v>
       </c>
       <c r="D70" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
     </row>
     <row r="71" spans="1:4">
       <c r="A71">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="B71" t="s">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="C71">
-        <v>172</v>
+        <v>406</v>
       </c>
       <c r="D71" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
     </row>
     <row r="72" spans="1:4">
       <c r="A72">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="B72" t="s">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="C72">
-        <v>102</v>
+        <v>408</v>
       </c>
       <c r="D72" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
     </row>
     <row r="73" spans="1:4">
       <c r="A73">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="B73" t="s">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="C73">
-        <v>70</v>
+        <v>407</v>
       </c>
       <c r="D73" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
     </row>
     <row r="74" spans="1:4">
       <c r="A74">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="B74" t="s">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="C74">
-        <v>266</v>
+        <v>109</v>
       </c>
       <c r="D74" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
     </row>
     <row r="75" spans="1:4">
       <c r="A75">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="B75" t="s">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="C75">
-        <v>268</v>
+        <v>110</v>
       </c>
       <c r="D75" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
     </row>
     <row r="76" spans="1:4">
       <c r="A76">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="B76" t="s">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="C76">
-        <v>106</v>
+        <v>122</v>
       </c>
       <c r="D76" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
     </row>
     <row r="77" spans="1:4">
       <c r="A77">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="B77" t="s">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="C77">
-        <v>174</v>
+        <v>319</v>
       </c>
       <c r="D77" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
     </row>
     <row r="78" spans="1:4">
       <c r="A78">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="B78" t="s">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="C78">
-        <v>72</v>
+        <v>320</v>
       </c>
       <c r="D78" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
     </row>
     <row r="79" spans="1:4">
       <c r="A79">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="B79" t="s">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="C79">
-        <v>260</v>
+        <v>322</v>
       </c>
       <c r="D79" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
     </row>
     <row r="80" spans="1:4">
       <c r="A80">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="B80" t="s">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="C80">
-        <v>130</v>
+        <v>321</v>
       </c>
       <c r="D80" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
     </row>
     <row r="81" spans="1:4">
       <c r="A81">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="B81" t="s">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="C81">
-        <v>218</v>
+        <v>489</v>
       </c>
       <c r="D81" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
     </row>
     <row r="82" spans="1:4">
       <c r="A82">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="B82" t="s">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="C82">
-        <v>132</v>
+        <v>490</v>
       </c>
       <c r="D82" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
     </row>
     <row r="83" spans="1:4">
       <c r="A83">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="B83" t="s">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="C83">
-        <v>156</v>
+        <v>492</v>
       </c>
       <c r="D83" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
     </row>
     <row r="84" spans="1:4">
       <c r="A84">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="B84" t="s">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="C84">
-        <v>220</v>
+        <v>491</v>
       </c>
       <c r="D84" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
     </row>
     <row r="85" spans="1:4">
       <c r="A85">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="B85" t="s">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="C85">
-        <v>86</v>
+        <v>138</v>
       </c>
       <c r="D85" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
     </row>
     <row r="86" spans="1:4">
       <c r="A86">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="B86" t="s">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="C86">
-        <v>88</v>
+        <v>236</v>
       </c>
       <c r="D86" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
     </row>
     <row r="87" spans="1:4">
       <c r="A87">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="B87" t="s">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="C87">
-        <v>162</v>
+        <v>139</v>
       </c>
       <c r="D87" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
     </row>
     <row r="88" spans="1:4">
       <c r="A88">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="B88" t="s">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="C88">
-        <v>164</v>
+        <v>409</v>
       </c>
       <c r="D88" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
     </row>
     <row r="89" spans="1:4">
       <c r="A89">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="B89" t="s">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="C89">
-        <v>176</v>
+        <v>410</v>
       </c>
       <c r="D89" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
     </row>
     <row r="90" spans="1:4">
       <c r="A90">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="B90" t="s">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="C90">
-        <v>180</v>
+        <v>412</v>
       </c>
       <c r="D90" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
     </row>
     <row r="91" spans="1:4">
       <c r="A91">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="B91" t="s">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="C91">
-        <v>196</v>
+        <v>411</v>
       </c>
       <c r="D91" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
     </row>
     <row r="92" spans="1:4">
       <c r="A92">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="B92" t="s">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="C92">
-        <v>142</v>
+        <v>441</v>
       </c>
       <c r="D92" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
     </row>
     <row r="93" spans="1:4">
       <c r="A93">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="B93" t="s">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="C93">
-        <v>110</v>
+        <v>442</v>
       </c>
       <c r="D93" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
     </row>
     <row r="94" spans="1:4">
       <c r="A94">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="B94" t="s">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="C94">
-        <v>194</v>
+        <v>444</v>
       </c>
       <c r="D94" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
     </row>
     <row r="95" spans="1:4">
       <c r="A95">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="B95" t="s">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="C95">
-        <v>108</v>
+        <v>443</v>
       </c>
       <c r="D95" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
     </row>
     <row r="96" spans="1:4">
       <c r="A96">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="B96" t="s">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="C96">
-        <v>236</v>
+        <v>445</v>
       </c>
       <c r="D96" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
     </row>
     <row r="97" spans="1:4">
       <c r="A97">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="B97" t="s">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="C97">
-        <v>166</v>
+        <v>446</v>
       </c>
       <c r="D97" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
     </row>
     <row r="98" spans="1:4">
       <c r="A98">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="B98" t="s">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="C98">
-        <v>182</v>
+        <v>448</v>
       </c>
       <c r="D98" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
     </row>
     <row r="99" spans="1:4">
       <c r="A99">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="B99" t="s">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="C99">
-        <v>184</v>
+        <v>447</v>
       </c>
       <c r="D99" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
     </row>
     <row r="100" spans="1:4">
       <c r="A100">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="B100" t="s">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="C100">
-        <v>186</v>
+        <v>140</v>
       </c>
       <c r="D100" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
     </row>
     <row r="101" spans="1:4">
       <c r="A101">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="B101" t="s">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="C101">
-        <v>188</v>
+        <v>79</v>
       </c>
       <c r="D101" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
     </row>
     <row r="102" spans="1:4">
       <c r="A102">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="B102" t="s">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="C102">
-        <v>190</v>
+        <v>80</v>
       </c>
       <c r="D102" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
     </row>
     <row r="103" spans="1:4">
       <c r="A103">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="B103" t="s">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="C103">
-        <v>192</v>
+        <v>845</v>
       </c>
       <c r="D103" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
     </row>
     <row r="104" spans="1:4">
       <c r="A104">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="B104" t="s">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="C104">
-        <v>270</v>
+        <v>449</v>
       </c>
       <c r="D104" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
     </row>
     <row r="105" spans="1:4">
       <c r="A105">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="B105" t="s">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="C105">
-        <v>112</v>
+        <v>450</v>
       </c>
       <c r="D105" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="106" spans="1:4">
       <c r="A106">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="B106" t="s">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="C106">
-        <v>20</v>
+        <v>452</v>
       </c>
       <c r="D106" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
     </row>
     <row r="107" spans="1:4">
       <c r="A107">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="B107" t="s">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="C107">
-        <v>200</v>
+        <v>451</v>
       </c>
       <c r="D107" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
     </row>
     <row r="108" spans="1:4">
       <c r="A108">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="B108" t="s">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="C108">
-        <v>48</v>
+        <v>291</v>
       </c>
       <c r="D108" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
     </row>
     <row r="109" spans="1:4">
       <c r="A109">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="B109" t="s">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="C109">
-        <v>212</v>
+        <v>292</v>
       </c>
       <c r="D109" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
     </row>
     <row r="110" spans="1:4">
       <c r="A110">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="B110" t="s">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="C110">
-        <v>144</v>
+        <v>294</v>
       </c>
       <c r="D110" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
     </row>
     <row r="111" spans="1:4">
       <c r="A111">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="B111" t="s">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="C111">
-        <v>272</v>
+        <v>293</v>
       </c>
       <c r="D111" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
     </row>
     <row r="112" spans="1:4">
       <c r="A112">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="B112" t="s">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="C112">
-        <v>202</v>
+        <v>141</v>
       </c>
       <c r="D112" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
     </row>
     <row r="113" spans="1:4">
       <c r="A113">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="B113" t="s">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="C113">
-        <v>214</v>
+        <v>53</v>
       </c>
       <c r="D113" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
     </row>
     <row r="114" spans="1:4">
       <c r="A114">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="B114" t="s">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="C114">
-        <v>258</v>
+        <v>421</v>
       </c>
       <c r="D114" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
     </row>
     <row r="115" spans="1:4">
       <c r="A115">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="B115" t="s">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="C115">
-        <v>90</v>
+        <v>422</v>
       </c>
       <c r="D115" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
     </row>
     <row r="116" spans="1:4">
       <c r="A116">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="B116" t="s">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="C116">
-        <v>232</v>
+        <v>424</v>
       </c>
       <c r="D116" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
     </row>
     <row r="117" spans="1:4">
       <c r="A117">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="B117" t="s">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="C117">
-        <v>46</v>
+        <v>423</v>
       </c>
       <c r="D117" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
     </row>
     <row r="118" spans="1:4">
       <c r="A118">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="B118" t="s">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="C118">
-        <v>116</v>
+        <v>48</v>
       </c>
       <c r="D118" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
     </row>
     <row r="119" spans="1:4">
       <c r="A119">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="B119" t="s">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="C119">
-        <v>146</v>
+        <v>359</v>
       </c>
       <c r="D119" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
     </row>
     <row r="120" spans="1:4">
       <c r="A120">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="B120" t="s">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="C120">
-        <v>228</v>
+        <v>360</v>
       </c>
       <c r="D120" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
     </row>
     <row r="121" spans="1:4">
       <c r="A121">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="B121" t="s">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="C121">
-        <v>250</v>
+        <v>362</v>
       </c>
       <c r="D121" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
     </row>
     <row r="122" spans="1:4">
       <c r="A122">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="B122" t="s">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="C122">
-        <v>252</v>
+        <v>361</v>
       </c>
       <c r="D122" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
     </row>
     <row r="123" spans="1:4">
       <c r="A123">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="B123" t="s">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="C123">
-        <v>104</v>
+        <v>653</v>
       </c>
       <c r="D123" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
     </row>
     <row r="124" spans="1:4">
       <c r="A124">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="B124" t="s">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="C124">
-        <v>254</v>
+        <v>654</v>
       </c>
       <c r="D124" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
     </row>
     <row r="125" spans="1:4">
       <c r="A125">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="B125" t="s">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="C125">
-        <v>230</v>
+        <v>656</v>
       </c>
       <c r="D125" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
     </row>
     <row r="126" spans="1:4">
       <c r="A126">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="B126" t="s">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="C126">
-        <v>148</v>
+        <v>655</v>
       </c>
       <c r="D126" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
     </row>
     <row r="127" spans="1:4">
       <c r="A127">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="B127" t="s">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="C127">
-        <v>118</v>
+        <v>513</v>
       </c>
       <c r="D127" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
     </row>
     <row r="128" spans="1:4">
       <c r="A128">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="B128" t="s">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="C128">
-        <v>92</v>
+        <v>514</v>
       </c>
       <c r="D128" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
     </row>
     <row r="129" spans="1:4">
       <c r="A129">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="B129" t="s">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="C129">
-        <v>78</v>
+        <v>516</v>
       </c>
       <c r="D129" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
     </row>
     <row r="130" spans="1:4">
       <c r="A130">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="B130" t="s">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="C130">
-        <v>94</v>
+        <v>515</v>
       </c>
       <c r="D130" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
     </row>
     <row r="131" spans="1:4">
       <c r="A131">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="B131" t="s">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="C131">
-        <v>96</v>
+        <v>425</v>
       </c>
       <c r="D131" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
     </row>
     <row r="132" spans="1:4">
       <c r="A132">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="B132" t="s">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="C132">
-        <v>4</v>
+        <v>426</v>
       </c>
       <c r="D132" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
     </row>
     <row r="133" spans="1:4">
       <c r="A133">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="B133" t="s">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="C133">
-        <v>6</v>
+        <v>428</v>
       </c>
       <c r="D133" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
     </row>
     <row r="134" spans="1:4">
       <c r="A134">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="B134" t="s">
-        <v>138</v>
+        <v>4</v>
       </c>
       <c r="C134">
-        <v>157</v>
+        <v>427</v>
       </c>
       <c r="D134" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="135" spans="1:4">
       <c r="A135">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="B135" t="s">
+        <v>4</v>
+      </c>
+      <c r="C135">
+        <v>417</v>
+      </c>
+      <c r="D135" t="s">
         <v>138</v>
-      </c>
-[...4 lines deleted...]
-        <v>140</v>
       </c>
     </row>
     <row r="136" spans="1:4">
       <c r="A136">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="B136" t="s">
-        <v>138</v>
+        <v>4</v>
       </c>
       <c r="C136">
-        <v>203</v>
+        <v>418</v>
       </c>
       <c r="D136" t="s">
-        <v>141</v>
+        <v>139</v>
       </c>
     </row>
     <row r="137" spans="1:4">
       <c r="A137">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="B137" t="s">
-        <v>138</v>
+        <v>4</v>
       </c>
       <c r="C137">
-        <v>49</v>
+        <v>420</v>
       </c>
       <c r="D137" t="s">
-        <v>142</v>
+        <v>140</v>
       </c>
     </row>
     <row r="138" spans="1:4">
       <c r="A138">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="B138" t="s">
-        <v>138</v>
+        <v>4</v>
       </c>
       <c r="C138">
-        <v>63</v>
+        <v>419</v>
       </c>
       <c r="D138" t="s">
-        <v>143</v>
+        <v>141</v>
       </c>
     </row>
     <row r="139" spans="1:4">
       <c r="A139">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="B139" t="s">
-        <v>138</v>
+        <v>4</v>
       </c>
       <c r="C139">
-        <v>21</v>
+        <v>383</v>
       </c>
       <c r="D139" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
     </row>
     <row r="140" spans="1:4">
       <c r="A140">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="B140" t="s">
-        <v>138</v>
+        <v>4</v>
       </c>
       <c r="C140">
-        <v>261</v>
+        <v>384</v>
       </c>
       <c r="D140" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
     </row>
     <row r="141" spans="1:4">
       <c r="A141">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="B141" t="s">
-        <v>138</v>
+        <v>4</v>
       </c>
       <c r="C141">
-        <v>149</v>
+        <v>385</v>
       </c>
       <c r="D141" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="142" spans="1:4">
       <c r="A142">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="B142" t="s">
-        <v>138</v>
+        <v>4</v>
       </c>
       <c r="C142">
-        <v>215</v>
+        <v>453</v>
       </c>
       <c r="D142" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
     </row>
     <row r="143" spans="1:4">
       <c r="A143">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="B143" t="s">
-        <v>138</v>
+        <v>4</v>
       </c>
       <c r="C143">
-        <v>223</v>
+        <v>454</v>
       </c>
       <c r="D143" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
     </row>
     <row r="144" spans="1:4">
       <c r="A144">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="B144" t="s">
-        <v>138</v>
+        <v>4</v>
       </c>
       <c r="C144">
-        <v>7</v>
+        <v>456</v>
       </c>
       <c r="D144" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
     </row>
     <row r="145" spans="1:4">
       <c r="A145">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="B145" t="s">
-        <v>138</v>
+        <v>4</v>
       </c>
       <c r="C145">
-        <v>133</v>
+        <v>455</v>
       </c>
       <c r="D145" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="146" spans="1:4">
       <c r="A146">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="B146" t="s">
-        <v>138</v>
+        <v>4</v>
       </c>
       <c r="C146">
-        <v>135</v>
+        <v>73</v>
       </c>
       <c r="D146" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
     </row>
     <row r="147" spans="1:4">
       <c r="A147">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="B147" t="s">
-        <v>138</v>
+        <v>4</v>
       </c>
       <c r="C147">
-        <v>79</v>
+        <v>849</v>
       </c>
       <c r="D147" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
     </row>
     <row r="148" spans="1:4">
       <c r="A148">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="B148" t="s">
-        <v>138</v>
+        <v>4</v>
       </c>
       <c r="C148">
-        <v>119</v>
+        <v>143</v>
       </c>
       <c r="D148" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
     </row>
     <row r="149" spans="1:4">
       <c r="A149">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="B149" t="s">
-        <v>138</v>
+        <v>4</v>
       </c>
       <c r="C149">
-        <v>121</v>
+        <v>239</v>
       </c>
       <c r="D149" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="150" spans="1:4">
       <c r="A150">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="B150" t="s">
-        <v>138</v>
+        <v>4</v>
       </c>
       <c r="C150">
-        <v>1</v>
+        <v>238</v>
       </c>
       <c r="D150" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="151" spans="1:4">
       <c r="A151">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="B151" t="s">
-        <v>138</v>
+        <v>4</v>
       </c>
       <c r="C151">
-        <v>123</v>
+        <v>224</v>
       </c>
       <c r="D151" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
     </row>
     <row r="152" spans="1:4">
       <c r="A152">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="B152" t="s">
-        <v>138</v>
+        <v>4</v>
       </c>
       <c r="C152">
-        <v>41</v>
+        <v>240</v>
       </c>
       <c r="D152" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
     </row>
     <row r="153" spans="1:4">
       <c r="A153">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="B153" t="s">
-        <v>138</v>
+        <v>4</v>
       </c>
       <c r="C153">
-        <v>97</v>
+        <v>227</v>
       </c>
       <c r="D153" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="154" spans="1:4">
       <c r="A154">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="B154" t="s">
-        <v>138</v>
+        <v>4</v>
       </c>
       <c r="C154">
-        <v>65</v>
+        <v>241</v>
       </c>
       <c r="D154" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
     </row>
     <row r="155" spans="1:4">
       <c r="A155">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="B155" t="s">
-        <v>138</v>
+        <v>4</v>
       </c>
       <c r="C155">
-        <v>43</v>
+        <v>144</v>
       </c>
       <c r="D155" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
     </row>
     <row r="156" spans="1:4">
       <c r="A156">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="B156" t="s">
-        <v>138</v>
+        <v>4</v>
       </c>
       <c r="C156">
-        <v>233</v>
+        <v>228</v>
       </c>
       <c r="D156" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="157" spans="1:4">
       <c r="A157">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="B157" t="s">
-        <v>138</v>
+        <v>4</v>
       </c>
       <c r="C157">
-        <v>151</v>
+        <v>145</v>
       </c>
       <c r="D157" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
     </row>
     <row r="158" spans="1:4">
       <c r="A158">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="B158" t="s">
-        <v>138</v>
+        <v>4</v>
       </c>
       <c r="C158">
-        <v>81</v>
+        <v>146</v>
       </c>
       <c r="D158" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
     </row>
     <row r="159" spans="1:4">
       <c r="A159">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="B159" t="s">
-        <v>138</v>
+        <v>4</v>
       </c>
       <c r="C159">
-        <v>55</v>
+        <v>831</v>
       </c>
       <c r="D159" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="160" spans="1:4">
       <c r="A160">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="B160" t="s">
-        <v>138</v>
+        <v>4</v>
       </c>
       <c r="C160">
-        <v>205</v>
+        <v>71</v>
       </c>
       <c r="D160" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
     </row>
     <row r="161" spans="1:4">
       <c r="A161">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="B161" t="s">
-        <v>138</v>
+        <v>4</v>
       </c>
       <c r="C161">
-        <v>113</v>
+        <v>493</v>
       </c>
       <c r="D161" t="s">
-        <v>166</v>
+        <v>164</v>
       </c>
     </row>
     <row r="162" spans="1:4">
       <c r="A162">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="B162" t="s">
-        <v>138</v>
+        <v>4</v>
       </c>
       <c r="C162">
-        <v>125</v>
+        <v>494</v>
       </c>
       <c r="D162" t="s">
-        <v>167</v>
+        <v>165</v>
       </c>
     </row>
     <row r="163" spans="1:4">
       <c r="A163">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="B163" t="s">
-        <v>138</v>
+        <v>4</v>
       </c>
       <c r="C163">
-        <v>207</v>
+        <v>496</v>
       </c>
       <c r="D163" t="s">
-        <v>168</v>
+        <v>166</v>
       </c>
     </row>
     <row r="164" spans="1:4">
       <c r="A164">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="B164" t="s">
-        <v>138</v>
+        <v>4</v>
       </c>
       <c r="C164">
-        <v>9</v>
+        <v>495</v>
       </c>
       <c r="D164" t="s">
-        <v>169</v>
+        <v>167</v>
       </c>
     </row>
     <row r="165" spans="1:4">
       <c r="A165">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="B165" t="s">
-        <v>138</v>
+        <v>4</v>
       </c>
       <c r="C165">
-        <v>11</v>
+        <v>613</v>
       </c>
       <c r="D165" t="s">
-        <v>170</v>
+        <v>168</v>
       </c>
     </row>
     <row r="166" spans="1:4">
       <c r="A166">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="B166" t="s">
-        <v>138</v>
+        <v>4</v>
       </c>
       <c r="C166">
-        <v>167</v>
+        <v>614</v>
       </c>
       <c r="D166" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
     </row>
     <row r="167" spans="1:4">
       <c r="A167">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="B167" t="s">
-        <v>138</v>
+        <v>4</v>
       </c>
       <c r="C167">
-        <v>99</v>
+        <v>616</v>
       </c>
       <c r="D167" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
     </row>
     <row r="168" spans="1:4">
       <c r="A168">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="B168" t="s">
-        <v>138</v>
+        <v>4</v>
       </c>
       <c r="C168">
-        <v>137</v>
+        <v>615</v>
       </c>
       <c r="D168" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
     </row>
     <row r="169" spans="1:4">
       <c r="A169">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="B169" t="s">
-        <v>138</v>
+        <v>4</v>
       </c>
       <c r="C169">
-        <v>177</v>
+        <v>553</v>
       </c>
       <c r="D169" t="s">
-        <v>174</v>
+        <v>172</v>
       </c>
     </row>
     <row r="170" spans="1:4">
       <c r="A170">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="B170" t="s">
-        <v>138</v>
+        <v>4</v>
       </c>
       <c r="C170">
-        <v>237</v>
+        <v>554</v>
       </c>
       <c r="D170" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
     </row>
     <row r="171" spans="1:4">
       <c r="A171">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="B171" t="s">
-        <v>138</v>
+        <v>4</v>
       </c>
       <c r="C171">
-        <v>239</v>
+        <v>556</v>
       </c>
       <c r="D171" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
     </row>
     <row r="172" spans="1:4">
       <c r="A172">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="B172" t="s">
-        <v>138</v>
+        <v>4</v>
       </c>
       <c r="C172">
-        <v>13</v>
+        <v>555</v>
       </c>
       <c r="D172" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
     </row>
     <row r="173" spans="1:4">
       <c r="A173">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="B173" t="s">
-        <v>138</v>
+        <v>4</v>
       </c>
       <c r="C173">
-        <v>15</v>
+        <v>457</v>
       </c>
       <c r="D173" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
     </row>
     <row r="174" spans="1:4">
       <c r="A174">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="B174" t="s">
-        <v>138</v>
+        <v>4</v>
       </c>
       <c r="C174">
-        <v>27</v>
+        <v>458</v>
       </c>
       <c r="D174" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
     </row>
     <row r="175" spans="1:4">
       <c r="A175">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="B175" t="s">
-        <v>138</v>
+        <v>4</v>
       </c>
       <c r="C175">
-        <v>29</v>
+        <v>460</v>
       </c>
       <c r="D175" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="176" spans="1:4">
       <c r="A176">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="B176" t="s">
-        <v>138</v>
+        <v>4</v>
       </c>
       <c r="C176">
-        <v>197</v>
+        <v>459</v>
       </c>
       <c r="D176" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
     </row>
     <row r="177" spans="1:4">
       <c r="A177">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="B177" t="s">
-        <v>138</v>
+        <v>4</v>
       </c>
       <c r="C177">
-        <v>225</v>
+        <v>51</v>
       </c>
       <c r="D177" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
     </row>
     <row r="178" spans="1:4">
       <c r="A178">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="B178" t="s">
-        <v>138</v>
+        <v>4</v>
       </c>
       <c r="C178">
-        <v>31</v>
+        <v>840</v>
       </c>
       <c r="D178" t="s">
-        <v>183</v>
+        <v>181</v>
       </c>
     </row>
     <row r="179" spans="1:4">
       <c r="A179">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="B179" t="s">
-        <v>138</v>
+        <v>4</v>
       </c>
       <c r="C179">
-        <v>209</v>
+        <v>65</v>
       </c>
       <c r="D179" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
     </row>
     <row r="180" spans="1:4">
       <c r="A180">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="B180" t="s">
-        <v>138</v>
+        <v>4</v>
       </c>
       <c r="C180">
-        <v>241</v>
+        <v>33</v>
       </c>
       <c r="D180" t="s">
-        <v>185</v>
+        <v>183</v>
       </c>
     </row>
     <row r="181" spans="1:4">
       <c r="A181">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="B181" t="s">
-        <v>138</v>
+        <v>4</v>
       </c>
       <c r="C181">
-        <v>243</v>
+        <v>147</v>
       </c>
       <c r="D181" t="s">
-        <v>186</v>
+        <v>183</v>
       </c>
     </row>
     <row r="182" spans="1:4">
       <c r="A182">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="B182" t="s">
-        <v>138</v>
+        <v>4</v>
       </c>
       <c r="C182">
-        <v>127</v>
+        <v>148</v>
       </c>
       <c r="D182" t="s">
-        <v>187</v>
+        <v>184</v>
       </c>
     </row>
     <row r="183" spans="1:4">
       <c r="A183">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="B183" t="s">
-        <v>138</v>
+        <v>4</v>
       </c>
       <c r="C183">
-        <v>245</v>
+        <v>90</v>
       </c>
       <c r="D183" t="s">
-        <v>188</v>
+        <v>185</v>
       </c>
     </row>
     <row r="184" spans="1:4">
       <c r="A184">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="B184" t="s">
-        <v>138</v>
+        <v>4</v>
       </c>
       <c r="C184">
-        <v>57</v>
+        <v>229</v>
       </c>
       <c r="D184" t="s">
-        <v>189</v>
+        <v>186</v>
       </c>
     </row>
     <row r="185" spans="1:4">
       <c r="A185">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="B185" t="s">
-        <v>138</v>
+        <v>4</v>
       </c>
       <c r="C185">
-        <v>169</v>
+        <v>114</v>
       </c>
       <c r="D185" t="s">
-        <v>190</v>
+        <v>187</v>
       </c>
     </row>
     <row r="186" spans="1:4">
       <c r="A186">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="B186" t="s">
-        <v>138</v>
+        <v>4</v>
       </c>
       <c r="C186">
-        <v>67</v>
+        <v>156</v>
       </c>
       <c r="D186" t="s">
-        <v>191</v>
+        <v>188</v>
       </c>
     </row>
     <row r="187" spans="1:4">
       <c r="A187">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="B187" t="s">
-        <v>138</v>
+        <v>4</v>
       </c>
       <c r="C187">
-        <v>263</v>
+        <v>41</v>
       </c>
       <c r="D187" t="s">
-        <v>192</v>
+        <v>189</v>
       </c>
     </row>
     <row r="188" spans="1:4">
       <c r="A188">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="B188" t="s">
-        <v>138</v>
+        <v>4</v>
       </c>
       <c r="C188">
-        <v>139</v>
+        <v>657</v>
       </c>
       <c r="D188" t="s">
-        <v>193</v>
+        <v>190</v>
       </c>
     </row>
     <row r="189" spans="1:4">
       <c r="A189">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="B189" t="s">
-        <v>138</v>
+        <v>4</v>
       </c>
       <c r="C189">
-        <v>51</v>
+        <v>658</v>
       </c>
       <c r="D189" t="s">
-        <v>194</v>
+        <v>191</v>
       </c>
     </row>
     <row r="190" spans="1:4">
       <c r="A190">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="B190" t="s">
-        <v>138</v>
+        <v>4</v>
       </c>
       <c r="C190">
-        <v>255</v>
+        <v>660</v>
       </c>
       <c r="D190" t="s">
-        <v>195</v>
+        <v>192</v>
       </c>
     </row>
     <row r="191" spans="1:4">
       <c r="A191">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="B191" t="s">
-        <v>138</v>
+        <v>4</v>
       </c>
       <c r="C191">
-        <v>33</v>
+        <v>659</v>
       </c>
       <c r="D191" t="s">
-        <v>196</v>
+        <v>193</v>
       </c>
     </row>
     <row r="192" spans="1:4">
       <c r="A192">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="B192" t="s">
-        <v>138</v>
+        <v>4</v>
       </c>
       <c r="C192">
-        <v>53</v>
+        <v>661</v>
       </c>
       <c r="D192" t="s">
-        <v>197</v>
+        <v>194</v>
       </c>
     </row>
     <row r="193" spans="1:4">
       <c r="A193">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="B193" t="s">
-        <v>138</v>
+        <v>4</v>
       </c>
       <c r="C193">
-        <v>35</v>
+        <v>662</v>
       </c>
       <c r="D193" t="s">
-        <v>198</v>
+        <v>195</v>
       </c>
     </row>
     <row r="194" spans="1:4">
       <c r="A194">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="B194" t="s">
-        <v>138</v>
+        <v>4</v>
       </c>
       <c r="C194">
-        <v>37</v>
+        <v>664</v>
       </c>
       <c r="D194" t="s">
-        <v>199</v>
+        <v>196</v>
       </c>
     </row>
     <row r="195" spans="1:4">
       <c r="A195">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="B195" t="s">
-        <v>138</v>
+        <v>4</v>
       </c>
       <c r="C195">
-        <v>17</v>
+        <v>663</v>
       </c>
       <c r="D195" t="s">
-        <v>200</v>
+        <v>197</v>
       </c>
     </row>
     <row r="196" spans="1:4">
       <c r="A196">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="B196" t="s">
-        <v>138</v>
+        <v>4</v>
       </c>
       <c r="C196">
-        <v>61</v>
+        <v>149</v>
       </c>
       <c r="D196" t="s">
-        <v>201</v>
+        <v>198</v>
       </c>
     </row>
     <row r="197" spans="1:4">
       <c r="A197">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="B197" t="s">
-        <v>138</v>
+        <v>4</v>
       </c>
       <c r="C197">
-        <v>247</v>
+        <v>150</v>
       </c>
       <c r="D197" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
     </row>
     <row r="198" spans="1:4">
       <c r="A198">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="B198" t="s">
-        <v>138</v>
+        <v>4</v>
       </c>
       <c r="C198">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="D198" t="s">
-        <v>203</v>
+        <v>200</v>
       </c>
     </row>
     <row r="199" spans="1:4">
       <c r="A199">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="B199" t="s">
-        <v>138</v>
+        <v>4</v>
       </c>
       <c r="C199">
-        <v>59</v>
+        <v>47</v>
       </c>
       <c r="D199" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
     </row>
     <row r="200" spans="1:4">
       <c r="A200">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="B200" t="s">
-        <v>138</v>
+        <v>4</v>
       </c>
       <c r="C200">
-        <v>171</v>
+        <v>153</v>
       </c>
       <c r="D200" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="201" spans="1:4">
       <c r="A201">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="B201" t="s">
-        <v>138</v>
+        <v>4</v>
       </c>
       <c r="C201">
-        <v>101</v>
+        <v>46</v>
       </c>
       <c r="D201" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
     </row>
     <row r="202" spans="1:4">
       <c r="A202">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="B202" t="s">
-        <v>138</v>
+        <v>4</v>
       </c>
       <c r="C202">
-        <v>69</v>
+        <v>167</v>
       </c>
       <c r="D202" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="203" spans="1:4">
       <c r="A203">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="B203" t="s">
-        <v>138</v>
+        <v>4</v>
       </c>
       <c r="C203">
-        <v>265</v>
+        <v>235</v>
       </c>
       <c r="D203" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
     </row>
     <row r="204" spans="1:4">
       <c r="A204">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="B204" t="s">
-        <v>138</v>
+        <v>4</v>
       </c>
       <c r="C204">
-        <v>267</v>
+        <v>152</v>
       </c>
       <c r="D204" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
     </row>
     <row r="205" spans="1:4">
       <c r="A205">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="B205" t="s">
-        <v>138</v>
+        <v>4</v>
       </c>
       <c r="C205">
-        <v>105</v>
+        <v>327</v>
       </c>
       <c r="D205" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
     </row>
     <row r="206" spans="1:4">
       <c r="A206">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="B206" t="s">
-        <v>138</v>
+        <v>4</v>
       </c>
       <c r="C206">
-        <v>173</v>
+        <v>328</v>
       </c>
       <c r="D206" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
     </row>
     <row r="207" spans="1:4">
       <c r="A207">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="B207" t="s">
-        <v>138</v>
+        <v>4</v>
       </c>
       <c r="C207">
-        <v>71</v>
+        <v>330</v>
       </c>
       <c r="D207" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="208" spans="1:4">
       <c r="A208">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="B208" t="s">
-        <v>138</v>
+        <v>4</v>
       </c>
       <c r="C208">
-        <v>259</v>
+        <v>329</v>
       </c>
       <c r="D208" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
     </row>
     <row r="209" spans="1:4">
       <c r="A209">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="B209" t="s">
-        <v>138</v>
+        <v>4</v>
       </c>
       <c r="C209">
-        <v>129</v>
+        <v>764</v>
       </c>
       <c r="D209" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
     </row>
     <row r="210" spans="1:4">
       <c r="A210">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="B210" t="s">
-        <v>138</v>
+        <v>4</v>
       </c>
       <c r="C210">
-        <v>217</v>
+        <v>765</v>
       </c>
       <c r="D210" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="211" spans="1:4">
       <c r="A211">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="B211" t="s">
-        <v>138</v>
+        <v>4</v>
       </c>
       <c r="C211">
-        <v>131</v>
+        <v>767</v>
       </c>
       <c r="D211" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
     </row>
     <row r="212" spans="1:4">
       <c r="A212">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="B212" t="s">
-        <v>138</v>
+        <v>4</v>
       </c>
       <c r="C212">
-        <v>155</v>
+        <v>766</v>
       </c>
       <c r="D212" t="s">
-        <v>217</v>
+        <v>214</v>
       </c>
     </row>
     <row r="213" spans="1:4">
       <c r="A213">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="B213" t="s">
-        <v>138</v>
+        <v>4</v>
       </c>
       <c r="C213">
-        <v>219</v>
+        <v>339</v>
       </c>
       <c r="D213" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
     </row>
     <row r="214" spans="1:4">
       <c r="A214">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="B214" t="s">
-        <v>138</v>
+        <v>4</v>
       </c>
       <c r="C214">
-        <v>85</v>
+        <v>340</v>
       </c>
       <c r="D214" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="215" spans="1:4">
       <c r="A215">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="B215" t="s">
-        <v>138</v>
+        <v>4</v>
       </c>
       <c r="C215">
-        <v>87</v>
+        <v>342</v>
       </c>
       <c r="D215" t="s">
-        <v>220</v>
+        <v>217</v>
       </c>
     </row>
     <row r="216" spans="1:4">
       <c r="A216">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="B216" t="s">
-        <v>138</v>
+        <v>4</v>
       </c>
       <c r="C216">
-        <v>161</v>
+        <v>341</v>
       </c>
       <c r="D216" t="s">
-        <v>221</v>
+        <v>218</v>
       </c>
     </row>
     <row r="217" spans="1:4">
       <c r="A217">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="B217" t="s">
-        <v>138</v>
+        <v>4</v>
       </c>
       <c r="C217">
-        <v>163</v>
+        <v>343</v>
       </c>
       <c r="D217" t="s">
-        <v>222</v>
+        <v>219</v>
       </c>
     </row>
     <row r="218" spans="1:4">
       <c r="A218">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="B218" t="s">
-        <v>138</v>
+        <v>4</v>
       </c>
       <c r="C218">
-        <v>175</v>
+        <v>344</v>
       </c>
       <c r="D218" t="s">
-        <v>223</v>
+        <v>220</v>
       </c>
     </row>
     <row r="219" spans="1:4">
       <c r="A219">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="B219" t="s">
-        <v>138</v>
+        <v>4</v>
       </c>
       <c r="C219">
-        <v>179</v>
+        <v>346</v>
       </c>
       <c r="D219" t="s">
-        <v>224</v>
+        <v>221</v>
       </c>
     </row>
     <row r="220" spans="1:4">
       <c r="A220">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="B220" t="s">
-        <v>138</v>
+        <v>4</v>
       </c>
       <c r="C220">
-        <v>195</v>
+        <v>345</v>
       </c>
       <c r="D220" t="s">
-        <v>225</v>
+        <v>222</v>
       </c>
     </row>
     <row r="221" spans="1:4">
       <c r="A221">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="B221" t="s">
-        <v>138</v>
+        <v>4</v>
       </c>
       <c r="C221">
-        <v>141</v>
+        <v>154</v>
       </c>
       <c r="D221" t="s">
-        <v>226</v>
+        <v>223</v>
       </c>
     </row>
     <row r="222" spans="1:4">
       <c r="A222">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="B222" t="s">
-        <v>138</v>
+        <v>4</v>
       </c>
       <c r="C222">
-        <v>109</v>
+        <v>43</v>
       </c>
       <c r="D222" t="s">
-        <v>227</v>
+        <v>224</v>
       </c>
     </row>
     <row r="223" spans="1:4">
       <c r="A223">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="B223" t="s">
-        <v>138</v>
+        <v>4</v>
       </c>
       <c r="C223">
-        <v>193</v>
+        <v>641</v>
       </c>
       <c r="D223" t="s">
-        <v>228</v>
+        <v>225</v>
       </c>
     </row>
     <row r="224" spans="1:4">
       <c r="A224">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="B224" t="s">
-        <v>138</v>
+        <v>4</v>
       </c>
       <c r="C224">
-        <v>107</v>
+        <v>642</v>
       </c>
       <c r="D224" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
     </row>
     <row r="225" spans="1:4">
       <c r="A225">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="B225" t="s">
-        <v>138</v>
+        <v>4</v>
       </c>
       <c r="C225">
-        <v>235</v>
+        <v>644</v>
       </c>
       <c r="D225" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="226" spans="1:4">
       <c r="A226">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="B226" t="s">
-        <v>138</v>
+        <v>4</v>
       </c>
       <c r="C226">
-        <v>165</v>
+        <v>643</v>
       </c>
       <c r="D226" t="s">
-        <v>231</v>
+        <v>228</v>
       </c>
     </row>
     <row r="227" spans="1:4">
       <c r="A227">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="B227" t="s">
-        <v>138</v>
+        <v>4</v>
       </c>
       <c r="C227">
-        <v>181</v>
+        <v>347</v>
       </c>
       <c r="D227" t="s">
-        <v>232</v>
+        <v>229</v>
       </c>
     </row>
     <row r="228" spans="1:4">
       <c r="A228">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="B228" t="s">
-        <v>138</v>
+        <v>4</v>
       </c>
       <c r="C228">
-        <v>183</v>
+        <v>348</v>
       </c>
       <c r="D228" t="s">
-        <v>233</v>
+        <v>230</v>
       </c>
     </row>
     <row r="229" spans="1:4">
       <c r="A229">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="B229" t="s">
-        <v>138</v>
+        <v>4</v>
       </c>
       <c r="C229">
-        <v>185</v>
+        <v>350</v>
       </c>
       <c r="D229" t="s">
-        <v>234</v>
+        <v>231</v>
       </c>
     </row>
     <row r="230" spans="1:4">
       <c r="A230">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="B230" t="s">
-        <v>138</v>
+        <v>4</v>
       </c>
       <c r="C230">
-        <v>187</v>
+        <v>349</v>
       </c>
       <c r="D230" t="s">
-        <v>235</v>
+        <v>232</v>
       </c>
     </row>
     <row r="231" spans="1:4">
       <c r="A231">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="B231" t="s">
-        <v>138</v>
+        <v>4</v>
       </c>
       <c r="C231">
-        <v>189</v>
+        <v>617</v>
       </c>
       <c r="D231" t="s">
-        <v>236</v>
+        <v>233</v>
       </c>
     </row>
     <row r="232" spans="1:4">
       <c r="A232">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="B232" t="s">
-        <v>138</v>
+        <v>4</v>
       </c>
       <c r="C232">
-        <v>191</v>
+        <v>618</v>
       </c>
       <c r="D232" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
     </row>
     <row r="233" spans="1:4">
       <c r="A233">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="B233" t="s">
-        <v>138</v>
+        <v>4</v>
       </c>
       <c r="C233">
-        <v>269</v>
+        <v>620</v>
       </c>
       <c r="D233" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="234" spans="1:4">
       <c r="A234">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="B234" t="s">
-        <v>138</v>
+        <v>4</v>
       </c>
       <c r="C234">
-        <v>111</v>
+        <v>619</v>
       </c>
       <c r="D234" t="s">
-        <v>239</v>
+        <v>236</v>
       </c>
     </row>
     <row r="235" spans="1:4">
       <c r="A235">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="B235" t="s">
-        <v>138</v>
+        <v>4</v>
       </c>
       <c r="C235">
-        <v>19</v>
+        <v>665</v>
       </c>
       <c r="D235" t="s">
-        <v>240</v>
+        <v>237</v>
       </c>
     </row>
     <row r="236" spans="1:4">
       <c r="A236">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="B236" t="s">
-        <v>138</v>
+        <v>4</v>
       </c>
       <c r="C236">
-        <v>199</v>
+        <v>666</v>
       </c>
       <c r="D236" t="s">
-        <v>241</v>
+        <v>238</v>
       </c>
     </row>
     <row r="237" spans="1:4">
       <c r="A237">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="B237" t="s">
-        <v>138</v>
+        <v>4</v>
       </c>
       <c r="C237">
-        <v>47</v>
+        <v>668</v>
       </c>
       <c r="D237" t="s">
-        <v>242</v>
+        <v>239</v>
       </c>
     </row>
     <row r="238" spans="1:4">
       <c r="A238">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="B238" t="s">
-        <v>138</v>
+        <v>4</v>
       </c>
       <c r="C238">
-        <v>211</v>
+        <v>667</v>
       </c>
       <c r="D238" t="s">
-        <v>243</v>
+        <v>240</v>
       </c>
     </row>
     <row r="239" spans="1:4">
       <c r="A239">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="B239" t="s">
-        <v>138</v>
+        <v>4</v>
       </c>
       <c r="C239">
-        <v>143</v>
+        <v>669</v>
       </c>
       <c r="D239" t="s">
-        <v>244</v>
+        <v>241</v>
       </c>
     </row>
     <row r="240" spans="1:4">
       <c r="A240">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="B240" t="s">
-        <v>138</v>
+        <v>4</v>
       </c>
       <c r="C240">
-        <v>271</v>
+        <v>670</v>
       </c>
       <c r="D240" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
     </row>
     <row r="241" spans="1:4">
       <c r="A241">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="B241" t="s">
-        <v>138</v>
+        <v>4</v>
       </c>
       <c r="C241">
-        <v>201</v>
+        <v>672</v>
       </c>
       <c r="D241" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="242" spans="1:4">
       <c r="A242">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="B242" t="s">
-        <v>138</v>
+        <v>4</v>
       </c>
       <c r="C242">
-        <v>213</v>
+        <v>671</v>
       </c>
       <c r="D242" t="s">
-        <v>247</v>
+        <v>244</v>
       </c>
     </row>
     <row r="243" spans="1:4">
       <c r="A243">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="B243" t="s">
-        <v>138</v>
+        <v>4</v>
       </c>
       <c r="C243">
-        <v>257</v>
+        <v>363</v>
       </c>
       <c r="D243" t="s">
-        <v>248</v>
+        <v>245</v>
       </c>
     </row>
     <row r="244" spans="1:4">
       <c r="A244">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="B244" t="s">
-        <v>138</v>
+        <v>4</v>
       </c>
       <c r="C244">
-        <v>89</v>
+        <v>364</v>
       </c>
       <c r="D244" t="s">
-        <v>249</v>
+        <v>246</v>
       </c>
     </row>
     <row r="245" spans="1:4">
       <c r="A245">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="B245" t="s">
-        <v>138</v>
+        <v>4</v>
       </c>
       <c r="C245">
-        <v>231</v>
+        <v>366</v>
       </c>
       <c r="D245" t="s">
-        <v>250</v>
+        <v>247</v>
       </c>
     </row>
     <row r="246" spans="1:4">
       <c r="A246">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="B246" t="s">
-        <v>138</v>
+        <v>4</v>
       </c>
       <c r="C246">
-        <v>45</v>
+        <v>365</v>
       </c>
       <c r="D246" t="s">
-        <v>251</v>
+        <v>248</v>
       </c>
     </row>
     <row r="247" spans="1:4">
       <c r="A247">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="B247" t="s">
-        <v>138</v>
+        <v>4</v>
       </c>
       <c r="C247">
-        <v>115</v>
+        <v>497</v>
       </c>
       <c r="D247" t="s">
-        <v>252</v>
+        <v>249</v>
       </c>
     </row>
     <row r="248" spans="1:4">
       <c r="A248">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="B248" t="s">
-        <v>138</v>
+        <v>4</v>
       </c>
       <c r="C248">
-        <v>145</v>
+        <v>498</v>
       </c>
       <c r="D248" t="s">
-        <v>253</v>
+        <v>250</v>
       </c>
     </row>
     <row r="249" spans="1:4">
       <c r="A249">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="B249" t="s">
-        <v>138</v>
+        <v>4</v>
       </c>
       <c r="C249">
-        <v>227</v>
+        <v>500</v>
       </c>
       <c r="D249" t="s">
-        <v>254</v>
+        <v>251</v>
       </c>
     </row>
     <row r="250" spans="1:4">
       <c r="A250">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="B250" t="s">
-        <v>138</v>
+        <v>4</v>
       </c>
       <c r="C250">
-        <v>249</v>
+        <v>499</v>
       </c>
       <c r="D250" t="s">
-        <v>255</v>
+        <v>252</v>
       </c>
     </row>
     <row r="251" spans="1:4">
       <c r="A251">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="B251" t="s">
-        <v>138</v>
+        <v>4</v>
       </c>
       <c r="C251">
-        <v>251</v>
+        <v>98</v>
       </c>
       <c r="D251" t="s">
-        <v>256</v>
+        <v>253</v>
       </c>
     </row>
     <row r="252" spans="1:4">
       <c r="A252">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="B252" t="s">
-        <v>138</v>
+        <v>4</v>
       </c>
       <c r="C252">
-        <v>103</v>
+        <v>96</v>
       </c>
       <c r="D252" t="s">
-        <v>257</v>
+        <v>254</v>
       </c>
     </row>
     <row r="253" spans="1:4">
       <c r="A253">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="B253" t="s">
-        <v>138</v>
+        <v>4</v>
       </c>
       <c r="C253">
-        <v>253</v>
+        <v>517</v>
       </c>
       <c r="D253" t="s">
-        <v>258</v>
+        <v>255</v>
       </c>
     </row>
     <row r="254" spans="1:4">
       <c r="A254">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="B254" t="s">
-        <v>138</v>
+        <v>4</v>
       </c>
       <c r="C254">
-        <v>229</v>
+        <v>518</v>
       </c>
       <c r="D254" t="s">
-        <v>259</v>
+        <v>256</v>
       </c>
     </row>
     <row r="255" spans="1:4">
       <c r="A255">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="B255" t="s">
-        <v>138</v>
+        <v>4</v>
       </c>
       <c r="C255">
-        <v>147</v>
+        <v>520</v>
       </c>
       <c r="D255" t="s">
-        <v>260</v>
+        <v>257</v>
       </c>
     </row>
     <row r="256" spans="1:4">
       <c r="A256">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="B256" t="s">
-        <v>138</v>
+        <v>4</v>
       </c>
       <c r="C256">
-        <v>117</v>
+        <v>519</v>
       </c>
       <c r="D256" t="s">
-        <v>261</v>
+        <v>258</v>
       </c>
     </row>
     <row r="257" spans="1:4">
       <c r="A257">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="B257" t="s">
-        <v>138</v>
+        <v>4</v>
       </c>
       <c r="C257">
-        <v>91</v>
+        <v>673</v>
       </c>
       <c r="D257" t="s">
-        <v>262</v>
+        <v>259</v>
       </c>
     </row>
     <row r="258" spans="1:4">
       <c r="A258">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="B258" t="s">
-        <v>138</v>
+        <v>4</v>
       </c>
       <c r="C258">
-        <v>77</v>
+        <v>674</v>
       </c>
       <c r="D258" t="s">
-        <v>263</v>
+        <v>260</v>
       </c>
     </row>
     <row r="259" spans="1:4">
       <c r="A259">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="B259" t="s">
-        <v>138</v>
+        <v>4</v>
       </c>
       <c r="C259">
-        <v>93</v>
+        <v>676</v>
       </c>
       <c r="D259" t="s">
-        <v>264</v>
+        <v>261</v>
       </c>
     </row>
     <row r="260" spans="1:4">
       <c r="A260">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="B260" t="s">
-        <v>138</v>
+        <v>4</v>
       </c>
       <c r="C260">
-        <v>95</v>
+        <v>675</v>
       </c>
       <c r="D260" t="s">
-        <v>265</v>
+        <v>262</v>
       </c>
     </row>
     <row r="261" spans="1:4">
       <c r="A261">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="B261" t="s">
-        <v>138</v>
+        <v>4</v>
       </c>
       <c r="C261">
-        <v>3</v>
+        <v>199</v>
       </c>
       <c r="D261" t="s">
-        <v>266</v>
+        <v>263</v>
       </c>
     </row>
     <row r="262" spans="1:4">
       <c r="A262">
+        <v>20</v>
+      </c>
+      <c r="B262" t="s">
+        <v>4</v>
+      </c>
+      <c r="C262">
+        <v>386</v>
+      </c>
+      <c r="D262" t="s">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="263" spans="1:4">
+      <c r="A263">
+        <v>20</v>
+      </c>
+      <c r="B263" t="s">
+        <v>4</v>
+      </c>
+      <c r="C263">
+        <v>387</v>
+      </c>
+      <c r="D263" t="s">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="264" spans="1:4">
+      <c r="A264">
+        <v>20</v>
+      </c>
+      <c r="B264" t="s">
+        <v>4</v>
+      </c>
+      <c r="C264">
+        <v>389</v>
+      </c>
+      <c r="D264" t="s">
+        <v>266</v>
+      </c>
+    </row>
+    <row r="265" spans="1:4">
+      <c r="A265">
+        <v>20</v>
+      </c>
+      <c r="B265" t="s">
+        <v>4</v>
+      </c>
+      <c r="C265">
+        <v>388</v>
+      </c>
+      <c r="D265" t="s">
+        <v>267</v>
+      </c>
+    </row>
+    <row r="266" spans="1:4">
+      <c r="A266">
+        <v>20</v>
+      </c>
+      <c r="B266" t="s">
+        <v>4</v>
+      </c>
+      <c r="C266">
+        <v>557</v>
+      </c>
+      <c r="D266" t="s">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="267" spans="1:4">
+      <c r="A267">
+        <v>20</v>
+      </c>
+      <c r="B267" t="s">
+        <v>4</v>
+      </c>
+      <c r="C267">
+        <v>558</v>
+      </c>
+      <c r="D267" t="s">
+        <v>269</v>
+      </c>
+    </row>
+    <row r="268" spans="1:4">
+      <c r="A268">
+        <v>20</v>
+      </c>
+      <c r="B268" t="s">
+        <v>4</v>
+      </c>
+      <c r="C268">
+        <v>560</v>
+      </c>
+      <c r="D268" t="s">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="269" spans="1:4">
+      <c r="A269">
+        <v>20</v>
+      </c>
+      <c r="B269" t="s">
+        <v>4</v>
+      </c>
+      <c r="C269">
+        <v>559</v>
+      </c>
+      <c r="D269" t="s">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="270" spans="1:4">
+      <c r="A270">
+        <v>20</v>
+      </c>
+      <c r="B270" t="s">
+        <v>4</v>
+      </c>
+      <c r="C270">
+        <v>62</v>
+      </c>
+      <c r="D270" t="s">
+        <v>272</v>
+      </c>
+    </row>
+    <row r="271" spans="1:4">
+      <c r="A271">
+        <v>20</v>
+      </c>
+      <c r="B271" t="s">
+        <v>4</v>
+      </c>
+      <c r="C271">
+        <v>157</v>
+      </c>
+      <c r="D271" t="s">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="272" spans="1:4">
+      <c r="A272">
+        <v>20</v>
+      </c>
+      <c r="B272" t="s">
+        <v>4</v>
+      </c>
+      <c r="C272">
+        <v>158</v>
+      </c>
+      <c r="D272" t="s">
+        <v>274</v>
+      </c>
+    </row>
+    <row r="273" spans="1:4">
+      <c r="A273">
+        <v>20</v>
+      </c>
+      <c r="B273" t="s">
+        <v>4</v>
+      </c>
+      <c r="C273">
+        <v>242</v>
+      </c>
+      <c r="D273" t="s">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="274" spans="1:4">
+      <c r="A274">
+        <v>20</v>
+      </c>
+      <c r="B274" t="s">
+        <v>4</v>
+      </c>
+      <c r="C274">
+        <v>159</v>
+      </c>
+      <c r="D274" t="s">
+        <v>276</v>
+      </c>
+    </row>
+    <row r="275" spans="1:4">
+      <c r="A275">
+        <v>20</v>
+      </c>
+      <c r="B275" t="s">
+        <v>4</v>
+      </c>
+      <c r="C275">
+        <v>713</v>
+      </c>
+      <c r="D275" t="s">
+        <v>277</v>
+      </c>
+    </row>
+    <row r="276" spans="1:4">
+      <c r="A276">
+        <v>20</v>
+      </c>
+      <c r="B276" t="s">
+        <v>4</v>
+      </c>
+      <c r="C276">
+        <v>714</v>
+      </c>
+      <c r="D276" t="s">
+        <v>278</v>
+      </c>
+    </row>
+    <row r="277" spans="1:4">
+      <c r="A277">
+        <v>20</v>
+      </c>
+      <c r="B277" t="s">
+        <v>4</v>
+      </c>
+      <c r="C277">
+        <v>716</v>
+      </c>
+      <c r="D277" t="s">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="278" spans="1:4">
+      <c r="A278">
+        <v>20</v>
+      </c>
+      <c r="B278" t="s">
+        <v>4</v>
+      </c>
+      <c r="C278">
+        <v>715</v>
+      </c>
+      <c r="D278" t="s">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="279" spans="1:4">
+      <c r="A279">
+        <v>20</v>
+      </c>
+      <c r="B279" t="s">
+        <v>4</v>
+      </c>
+      <c r="C279">
+        <v>505</v>
+      </c>
+      <c r="D279" t="s">
+        <v>281</v>
+      </c>
+    </row>
+    <row r="280" spans="1:4">
+      <c r="A280">
+        <v>20</v>
+      </c>
+      <c r="B280" t="s">
+        <v>4</v>
+      </c>
+      <c r="C280">
+        <v>506</v>
+      </c>
+      <c r="D280" t="s">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="281" spans="1:4">
+      <c r="A281">
+        <v>20</v>
+      </c>
+      <c r="B281" t="s">
+        <v>4</v>
+      </c>
+      <c r="C281">
+        <v>508</v>
+      </c>
+      <c r="D281" t="s">
+        <v>283</v>
+      </c>
+    </row>
+    <row r="282" spans="1:4">
+      <c r="A282">
+        <v>20</v>
+      </c>
+      <c r="B282" t="s">
+        <v>4</v>
+      </c>
+      <c r="C282">
+        <v>507</v>
+      </c>
+      <c r="D282" t="s">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="283" spans="1:4">
+      <c r="A283">
+        <v>20</v>
+      </c>
+      <c r="B283" t="s">
+        <v>4</v>
+      </c>
+      <c r="C283">
+        <v>100</v>
+      </c>
+      <c r="D283" t="s">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="284" spans="1:4">
+      <c r="A284">
+        <v>20</v>
+      </c>
+      <c r="B284" t="s">
+        <v>4</v>
+      </c>
+      <c r="C284">
+        <v>260</v>
+      </c>
+      <c r="D284" t="s">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="285" spans="1:4">
+      <c r="A285">
+        <v>20</v>
+      </c>
+      <c r="B285" t="s">
+        <v>4</v>
+      </c>
+      <c r="C285">
+        <v>63</v>
+      </c>
+      <c r="D285" t="s">
+        <v>287</v>
+      </c>
+    </row>
+    <row r="286" spans="1:4">
+      <c r="A286">
+        <v>20</v>
+      </c>
+      <c r="B286" t="s">
+        <v>4</v>
+      </c>
+      <c r="C286">
+        <v>155</v>
+      </c>
+      <c r="D286" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="287" spans="1:4">
+      <c r="A287">
+        <v>20</v>
+      </c>
+      <c r="B287" t="s">
+        <v>4</v>
+      </c>
+      <c r="C287">
+        <v>597</v>
+      </c>
+      <c r="D287" t="s">
+        <v>289</v>
+      </c>
+    </row>
+    <row r="288" spans="1:4">
+      <c r="A288">
+        <v>20</v>
+      </c>
+      <c r="B288" t="s">
+        <v>4</v>
+      </c>
+      <c r="C288">
+        <v>598</v>
+      </c>
+      <c r="D288" t="s">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="289" spans="1:4">
+      <c r="A289">
+        <v>20</v>
+      </c>
+      <c r="B289" t="s">
+        <v>4</v>
+      </c>
+      <c r="C289">
+        <v>600</v>
+      </c>
+      <c r="D289" t="s">
+        <v>291</v>
+      </c>
+    </row>
+    <row r="290" spans="1:4">
+      <c r="A290">
+        <v>20</v>
+      </c>
+      <c r="B290" t="s">
+        <v>4</v>
+      </c>
+      <c r="C290">
+        <v>599</v>
+      </c>
+      <c r="D290" t="s">
+        <v>292</v>
+      </c>
+    </row>
+    <row r="291" spans="1:4">
+      <c r="A291">
+        <v>20</v>
+      </c>
+      <c r="B291" t="s">
+        <v>4</v>
+      </c>
+      <c r="C291">
+        <v>693</v>
+      </c>
+      <c r="D291" t="s">
+        <v>293</v>
+      </c>
+    </row>
+    <row r="292" spans="1:4">
+      <c r="A292">
+        <v>20</v>
+      </c>
+      <c r="B292" t="s">
+        <v>4</v>
+      </c>
+      <c r="C292">
+        <v>694</v>
+      </c>
+      <c r="D292" t="s">
+        <v>294</v>
+      </c>
+    </row>
+    <row r="293" spans="1:4">
+      <c r="A293">
+        <v>20</v>
+      </c>
+      <c r="B293" t="s">
+        <v>4</v>
+      </c>
+      <c r="C293">
+        <v>696</v>
+      </c>
+      <c r="D293" t="s">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="294" spans="1:4">
+      <c r="A294">
+        <v>20</v>
+      </c>
+      <c r="B294" t="s">
+        <v>4</v>
+      </c>
+      <c r="C294">
+        <v>695</v>
+      </c>
+      <c r="D294" t="s">
+        <v>296</v>
+      </c>
+    </row>
+    <row r="295" spans="1:4">
+      <c r="A295">
+        <v>20</v>
+      </c>
+      <c r="B295" t="s">
+        <v>4</v>
+      </c>
+      <c r="C295">
+        <v>261</v>
+      </c>
+      <c r="D295" t="s">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="296" spans="1:4">
+      <c r="A296">
+        <v>20</v>
+      </c>
+      <c r="B296" t="s">
+        <v>4</v>
+      </c>
+      <c r="C296">
+        <v>760</v>
+      </c>
+      <c r="D296" t="s">
+        <v>298</v>
+      </c>
+    </row>
+    <row r="297" spans="1:4">
+      <c r="A297">
+        <v>20</v>
+      </c>
+      <c r="B297" t="s">
+        <v>4</v>
+      </c>
+      <c r="C297">
+        <v>761</v>
+      </c>
+      <c r="D297" t="s">
+        <v>299</v>
+      </c>
+    </row>
+    <row r="298" spans="1:4">
+      <c r="A298">
+        <v>20</v>
+      </c>
+      <c r="B298" t="s">
+        <v>4</v>
+      </c>
+      <c r="C298">
+        <v>763</v>
+      </c>
+      <c r="D298" t="s">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="299" spans="1:4">
+      <c r="A299">
+        <v>20</v>
+      </c>
+      <c r="B299" t="s">
+        <v>4</v>
+      </c>
+      <c r="C299">
+        <v>762</v>
+      </c>
+      <c r="D299" t="s">
+        <v>301</v>
+      </c>
+    </row>
+    <row r="300" spans="1:4">
+      <c r="A300">
+        <v>20</v>
+      </c>
+      <c r="B300" t="s">
+        <v>4</v>
+      </c>
+      <c r="C300">
+        <v>323</v>
+      </c>
+      <c r="D300" t="s">
+        <v>302</v>
+      </c>
+    </row>
+    <row r="301" spans="1:4">
+      <c r="A301">
+        <v>20</v>
+      </c>
+      <c r="B301" t="s">
+        <v>4</v>
+      </c>
+      <c r="C301">
+        <v>324</v>
+      </c>
+      <c r="D301" t="s">
+        <v>303</v>
+      </c>
+    </row>
+    <row r="302" spans="1:4">
+      <c r="A302">
+        <v>20</v>
+      </c>
+      <c r="B302" t="s">
+        <v>4</v>
+      </c>
+      <c r="C302">
+        <v>326</v>
+      </c>
+      <c r="D302" t="s">
+        <v>304</v>
+      </c>
+    </row>
+    <row r="303" spans="1:4">
+      <c r="A303">
+        <v>20</v>
+      </c>
+      <c r="B303" t="s">
+        <v>4</v>
+      </c>
+      <c r="C303">
+        <v>325</v>
+      </c>
+      <c r="D303" t="s">
+        <v>305</v>
+      </c>
+    </row>
+    <row r="304" spans="1:4">
+      <c r="A304">
+        <v>20</v>
+      </c>
+      <c r="B304" t="s">
+        <v>4</v>
+      </c>
+      <c r="C304">
+        <v>756</v>
+      </c>
+      <c r="D304" t="s">
+        <v>306</v>
+      </c>
+    </row>
+    <row r="305" spans="1:4">
+      <c r="A305">
+        <v>20</v>
+      </c>
+      <c r="B305" t="s">
+        <v>4</v>
+      </c>
+      <c r="C305">
+        <v>757</v>
+      </c>
+      <c r="D305" t="s">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="306" spans="1:4">
+      <c r="A306">
+        <v>20</v>
+      </c>
+      <c r="B306" t="s">
+        <v>4</v>
+      </c>
+      <c r="C306">
+        <v>759</v>
+      </c>
+      <c r="D306" t="s">
+        <v>308</v>
+      </c>
+    </row>
+    <row r="307" spans="1:4">
+      <c r="A307">
+        <v>20</v>
+      </c>
+      <c r="B307" t="s">
+        <v>4</v>
+      </c>
+      <c r="C307">
+        <v>758</v>
+      </c>
+      <c r="D307" t="s">
+        <v>309</v>
+      </c>
+    </row>
+    <row r="308" spans="1:4">
+      <c r="A308">
+        <v>20</v>
+      </c>
+      <c r="B308" t="s">
+        <v>4</v>
+      </c>
+      <c r="C308">
+        <v>769</v>
+      </c>
+      <c r="D308" t="s">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="309" spans="1:4">
+      <c r="A309">
+        <v>20</v>
+      </c>
+      <c r="B309" t="s">
+        <v>4</v>
+      </c>
+      <c r="C309">
+        <v>770</v>
+      </c>
+      <c r="D309" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="310" spans="1:4">
+      <c r="A310">
+        <v>20</v>
+      </c>
+      <c r="B310" t="s">
+        <v>4</v>
+      </c>
+      <c r="C310">
+        <v>772</v>
+      </c>
+      <c r="D310" t="s">
+        <v>312</v>
+      </c>
+    </row>
+    <row r="311" spans="1:4">
+      <c r="A311">
+        <v>20</v>
+      </c>
+      <c r="B311" t="s">
+        <v>4</v>
+      </c>
+      <c r="C311">
+        <v>771</v>
+      </c>
+      <c r="D311" t="s">
+        <v>313</v>
+      </c>
+    </row>
+    <row r="312" spans="1:4">
+      <c r="A312">
+        <v>20</v>
+      </c>
+      <c r="B312" t="s">
+        <v>4</v>
+      </c>
+      <c r="C312">
+        <v>161</v>
+      </c>
+      <c r="D312" t="s">
+        <v>314</v>
+      </c>
+    </row>
+    <row r="313" spans="1:4">
+      <c r="A313">
+        <v>20</v>
+      </c>
+      <c r="B313" t="s">
+        <v>4</v>
+      </c>
+      <c r="C313">
+        <v>844</v>
+      </c>
+      <c r="D313" t="s">
+        <v>315</v>
+      </c>
+    </row>
+    <row r="314" spans="1:4">
+      <c r="A314">
+        <v>20</v>
+      </c>
+      <c r="B314" t="s">
+        <v>4</v>
+      </c>
+      <c r="C314">
+        <v>262</v>
+      </c>
+      <c r="D314" t="s">
+        <v>316</v>
+      </c>
+    </row>
+    <row r="315" spans="1:4">
+      <c r="A315">
+        <v>20</v>
+      </c>
+      <c r="B315" t="s">
+        <v>4</v>
+      </c>
+      <c r="C315">
+        <v>32</v>
+      </c>
+      <c r="D315" t="s">
+        <v>317</v>
+      </c>
+    </row>
+    <row r="316" spans="1:4">
+      <c r="A316">
+        <v>20</v>
+      </c>
+      <c r="B316" t="s">
+        <v>4</v>
+      </c>
+      <c r="C316">
+        <v>263</v>
+      </c>
+      <c r="D316" t="s">
+        <v>318</v>
+      </c>
+    </row>
+    <row r="317" spans="1:4">
+      <c r="A317">
+        <v>20</v>
+      </c>
+      <c r="B317" t="s">
+        <v>4</v>
+      </c>
+      <c r="C317">
+        <v>351</v>
+      </c>
+      <c r="D317" t="s">
+        <v>319</v>
+      </c>
+    </row>
+    <row r="318" spans="1:4">
+      <c r="A318">
+        <v>20</v>
+      </c>
+      <c r="B318" t="s">
+        <v>4</v>
+      </c>
+      <c r="C318">
+        <v>352</v>
+      </c>
+      <c r="D318" t="s">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="319" spans="1:4">
+      <c r="A319">
+        <v>20</v>
+      </c>
+      <c r="B319" t="s">
+        <v>4</v>
+      </c>
+      <c r="C319">
+        <v>354</v>
+      </c>
+      <c r="D319" t="s">
+        <v>321</v>
+      </c>
+    </row>
+    <row r="320" spans="1:4">
+      <c r="A320">
+        <v>20</v>
+      </c>
+      <c r="B320" t="s">
+        <v>4</v>
+      </c>
+      <c r="C320">
+        <v>353</v>
+      </c>
+      <c r="D320" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="321" spans="1:4">
+      <c r="A321">
+        <v>20</v>
+      </c>
+      <c r="B321" t="s">
+        <v>4</v>
+      </c>
+      <c r="C321">
+        <v>124</v>
+      </c>
+      <c r="D321" t="s">
+        <v>323</v>
+      </c>
+    </row>
+    <row r="322" spans="1:4">
+      <c r="A322">
+        <v>20</v>
+      </c>
+      <c r="B322" t="s">
+        <v>4</v>
+      </c>
+      <c r="C322">
+        <v>379</v>
+      </c>
+      <c r="D322" t="s">
+        <v>324</v>
+      </c>
+    </row>
+    <row r="323" spans="1:4">
+      <c r="A323">
+        <v>20</v>
+      </c>
+      <c r="B323" t="s">
+        <v>4</v>
+      </c>
+      <c r="C323">
+        <v>380</v>
+      </c>
+      <c r="D323" t="s">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="324" spans="1:4">
+      <c r="A324">
+        <v>20</v>
+      </c>
+      <c r="B324" t="s">
+        <v>4</v>
+      </c>
+      <c r="C324">
+        <v>382</v>
+      </c>
+      <c r="D324" t="s">
+        <v>326</v>
+      </c>
+    </row>
+    <row r="325" spans="1:4">
+      <c r="A325">
+        <v>20</v>
+      </c>
+      <c r="B325" t="s">
+        <v>4</v>
+      </c>
+      <c r="C325">
+        <v>381</v>
+      </c>
+      <c r="D325" t="s">
+        <v>327</v>
+      </c>
+    </row>
+    <row r="326" spans="1:4">
+      <c r="A326">
+        <v>20</v>
+      </c>
+      <c r="B326" t="s">
+        <v>4</v>
+      </c>
+      <c r="C326">
+        <v>843</v>
+      </c>
+      <c r="D326" t="s">
+        <v>328</v>
+      </c>
+    </row>
+    <row r="327" spans="1:4">
+      <c r="A327">
+        <v>20</v>
+      </c>
+      <c r="B327" t="s">
+        <v>4</v>
+      </c>
+      <c r="C327">
+        <v>749</v>
+      </c>
+      <c r="D327" t="s">
+        <v>329</v>
+      </c>
+    </row>
+    <row r="328" spans="1:4">
+      <c r="A328">
+        <v>20</v>
+      </c>
+      <c r="B328" t="s">
+        <v>4</v>
+      </c>
+      <c r="C328">
+        <v>750</v>
+      </c>
+      <c r="D328" t="s">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="329" spans="1:4">
+      <c r="A329">
+        <v>20</v>
+      </c>
+      <c r="B329" t="s">
+        <v>4</v>
+      </c>
+      <c r="C329">
+        <v>751</v>
+      </c>
+      <c r="D329" t="s">
+        <v>331</v>
+      </c>
+    </row>
+    <row r="330" spans="1:4">
+      <c r="A330">
+        <v>20</v>
+      </c>
+      <c r="B330" t="s">
+        <v>4</v>
+      </c>
+      <c r="C330">
+        <v>729</v>
+      </c>
+      <c r="D330" t="s">
+        <v>332</v>
+      </c>
+    </row>
+    <row r="331" spans="1:4">
+      <c r="A331">
+        <v>20</v>
+      </c>
+      <c r="B331" t="s">
+        <v>4</v>
+      </c>
+      <c r="C331">
+        <v>730</v>
+      </c>
+      <c r="D331" t="s">
+        <v>333</v>
+      </c>
+    </row>
+    <row r="332" spans="1:4">
+      <c r="A332">
+        <v>20</v>
+      </c>
+      <c r="B332" t="s">
+        <v>4</v>
+      </c>
+      <c r="C332">
+        <v>731</v>
+      </c>
+      <c r="D332" t="s">
+        <v>334</v>
+      </c>
+    </row>
+    <row r="333" spans="1:4">
+      <c r="A333">
+        <v>20</v>
+      </c>
+      <c r="B333" t="s">
+        <v>4</v>
+      </c>
+      <c r="C333">
+        <v>752</v>
+      </c>
+      <c r="D333" t="s">
+        <v>335</v>
+      </c>
+    </row>
+    <row r="334" spans="1:4">
+      <c r="A334">
+        <v>20</v>
+      </c>
+      <c r="B334" t="s">
+        <v>4</v>
+      </c>
+      <c r="C334">
+        <v>97</v>
+      </c>
+      <c r="D334" t="s">
+        <v>335</v>
+      </c>
+    </row>
+    <row r="335" spans="1:4">
+      <c r="A335">
+        <v>20</v>
+      </c>
+      <c r="B335" t="s">
+        <v>4</v>
+      </c>
+      <c r="C335">
+        <v>753</v>
+      </c>
+      <c r="D335" t="s">
+        <v>336</v>
+      </c>
+    </row>
+    <row r="336" spans="1:4">
+      <c r="A336">
+        <v>20</v>
+      </c>
+      <c r="B336" t="s">
+        <v>4</v>
+      </c>
+      <c r="C336">
+        <v>755</v>
+      </c>
+      <c r="D336" t="s">
+        <v>337</v>
+      </c>
+    </row>
+    <row r="337" spans="1:4">
+      <c r="A337">
+        <v>20</v>
+      </c>
+      <c r="B337" t="s">
+        <v>4</v>
+      </c>
+      <c r="C337">
+        <v>754</v>
+      </c>
+      <c r="D337" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="338" spans="1:4">
+      <c r="A338">
+        <v>20</v>
+      </c>
+      <c r="B338" t="s">
+        <v>4</v>
+      </c>
+      <c r="C338">
+        <v>162</v>
+      </c>
+      <c r="D338" t="s">
+        <v>339</v>
+      </c>
+    </row>
+    <row r="339" spans="1:4">
+      <c r="A339">
+        <v>20</v>
+      </c>
+      <c r="B339" t="s">
+        <v>4</v>
+      </c>
+      <c r="C339">
+        <v>830</v>
+      </c>
+      <c r="D339" t="s">
+        <v>340</v>
+      </c>
+    </row>
+    <row r="340" spans="1:4">
+      <c r="A340">
+        <v>20</v>
+      </c>
+      <c r="B340" t="s">
+        <v>4</v>
+      </c>
+      <c r="C340">
+        <v>31</v>
+      </c>
+      <c r="D340" t="s">
+        <v>341</v>
+      </c>
+    </row>
+    <row r="341" spans="1:4">
+      <c r="A341">
+        <v>20</v>
+      </c>
+      <c r="B341" t="s">
+        <v>4</v>
+      </c>
+      <c r="C341">
+        <v>163</v>
+      </c>
+      <c r="D341" t="s">
+        <v>342</v>
+      </c>
+    </row>
+    <row r="342" spans="1:4">
+      <c r="A342">
+        <v>20</v>
+      </c>
+      <c r="B342" t="s">
+        <v>4</v>
+      </c>
+      <c r="C342">
+        <v>331</v>
+      </c>
+      <c r="D342" t="s">
+        <v>343</v>
+      </c>
+    </row>
+    <row r="343" spans="1:4">
+      <c r="A343">
+        <v>20</v>
+      </c>
+      <c r="B343" t="s">
+        <v>4</v>
+      </c>
+      <c r="C343">
+        <v>332</v>
+      </c>
+      <c r="D343" t="s">
+        <v>344</v>
+      </c>
+    </row>
+    <row r="344" spans="1:4">
+      <c r="A344">
+        <v>20</v>
+      </c>
+      <c r="B344" t="s">
+        <v>4</v>
+      </c>
+      <c r="C344">
+        <v>334</v>
+      </c>
+      <c r="D344" t="s">
+        <v>345</v>
+      </c>
+    </row>
+    <row r="345" spans="1:4">
+      <c r="A345">
+        <v>20</v>
+      </c>
+      <c r="B345" t="s">
+        <v>4</v>
+      </c>
+      <c r="C345">
+        <v>333</v>
+      </c>
+      <c r="D345" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="346" spans="1:4">
+      <c r="A346">
+        <v>20</v>
+      </c>
+      <c r="B346" t="s">
+        <v>4</v>
+      </c>
+      <c r="C346">
+        <v>469</v>
+      </c>
+      <c r="D346" t="s">
+        <v>347</v>
+      </c>
+    </row>
+    <row r="347" spans="1:4">
+      <c r="A347">
+        <v>20</v>
+      </c>
+      <c r="B347" t="s">
+        <v>4</v>
+      </c>
+      <c r="C347">
+        <v>470</v>
+      </c>
+      <c r="D347" t="s">
+        <v>348</v>
+      </c>
+    </row>
+    <row r="348" spans="1:4">
+      <c r="A348">
+        <v>20</v>
+      </c>
+      <c r="B348" t="s">
+        <v>4</v>
+      </c>
+      <c r="C348">
+        <v>472</v>
+      </c>
+      <c r="D348" t="s">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="349" spans="1:4">
+      <c r="A349">
+        <v>20</v>
+      </c>
+      <c r="B349" t="s">
+        <v>4</v>
+      </c>
+      <c r="C349">
+        <v>471</v>
+      </c>
+      <c r="D349" t="s">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="350" spans="1:4">
+      <c r="A350">
+        <v>20</v>
+      </c>
+      <c r="B350" t="s">
+        <v>4</v>
+      </c>
+      <c r="C350">
+        <v>164</v>
+      </c>
+      <c r="D350" t="s">
+        <v>351</v>
+      </c>
+    </row>
+    <row r="351" spans="1:4">
+      <c r="A351">
+        <v>20</v>
+      </c>
+      <c r="B351" t="s">
+        <v>4</v>
+      </c>
+      <c r="C351">
+        <v>243</v>
+      </c>
+      <c r="D351" t="s">
+        <v>352</v>
+      </c>
+    </row>
+    <row r="352" spans="1:4">
+      <c r="A352">
+        <v>20</v>
+      </c>
+      <c r="B352" t="s">
+        <v>4</v>
+      </c>
+      <c r="C352">
+        <v>393</v>
+      </c>
+      <c r="D352" t="s">
+        <v>353</v>
+      </c>
+    </row>
+    <row r="353" spans="1:4">
+      <c r="A353">
+        <v>20</v>
+      </c>
+      <c r="B353" t="s">
+        <v>4</v>
+      </c>
+      <c r="C353">
+        <v>394</v>
+      </c>
+      <c r="D353" t="s">
+        <v>354</v>
+      </c>
+    </row>
+    <row r="354" spans="1:4">
+      <c r="A354">
+        <v>20</v>
+      </c>
+      <c r="B354" t="s">
+        <v>4</v>
+      </c>
+      <c r="C354">
+        <v>396</v>
+      </c>
+      <c r="D354" t="s">
+        <v>355</v>
+      </c>
+    </row>
+    <row r="355" spans="1:4">
+      <c r="A355">
+        <v>20</v>
+      </c>
+      <c r="B355" t="s">
+        <v>4</v>
+      </c>
+      <c r="C355">
+        <v>395</v>
+      </c>
+      <c r="D355" t="s">
+        <v>356</v>
+      </c>
+    </row>
+    <row r="356" spans="1:4">
+      <c r="A356">
+        <v>20</v>
+      </c>
+      <c r="B356" t="s">
+        <v>4</v>
+      </c>
+      <c r="C356">
+        <v>165</v>
+      </c>
+      <c r="D356" t="s">
+        <v>357</v>
+      </c>
+    </row>
+    <row r="357" spans="1:4">
+      <c r="A357">
+        <v>20</v>
+      </c>
+      <c r="B357" t="s">
+        <v>4</v>
+      </c>
+      <c r="C357">
+        <v>166</v>
+      </c>
+      <c r="D357" t="s">
+        <v>358</v>
+      </c>
+    </row>
+    <row r="358" spans="1:4">
+      <c r="A358">
+        <v>20</v>
+      </c>
+      <c r="B358" t="s">
+        <v>4</v>
+      </c>
+      <c r="C358">
+        <v>168</v>
+      </c>
+      <c r="D358" t="s">
+        <v>359</v>
+      </c>
+    </row>
+    <row r="359" spans="1:4">
+      <c r="A359">
+        <v>20</v>
+      </c>
+      <c r="B359" t="s">
+        <v>4</v>
+      </c>
+      <c r="C359">
+        <v>30</v>
+      </c>
+      <c r="D359" t="s">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="360" spans="1:4">
+      <c r="A360">
+        <v>20</v>
+      </c>
+      <c r="B360" t="s">
+        <v>4</v>
+      </c>
+      <c r="C360">
+        <v>231</v>
+      </c>
+      <c r="D360" t="s">
+        <v>361</v>
+      </c>
+    </row>
+    <row r="361" spans="1:4">
+      <c r="A361">
+        <v>20</v>
+      </c>
+      <c r="B361" t="s">
+        <v>4</v>
+      </c>
+      <c r="C361">
+        <v>169</v>
+      </c>
+      <c r="D361" t="s">
+        <v>362</v>
+      </c>
+    </row>
+    <row r="362" spans="1:4">
+      <c r="A362">
+        <v>20</v>
+      </c>
+      <c r="B362" t="s">
+        <v>4</v>
+      </c>
+      <c r="C362">
+        <v>74</v>
+      </c>
+      <c r="D362" t="s">
+        <v>362</v>
+      </c>
+    </row>
+    <row r="363" spans="1:4">
+      <c r="A363">
+        <v>20</v>
+      </c>
+      <c r="B363" t="s">
+        <v>4</v>
+      </c>
+      <c r="C363">
+        <v>171</v>
+      </c>
+      <c r="D363" t="s">
+        <v>363</v>
+      </c>
+    </row>
+    <row r="364" spans="1:4">
+      <c r="A364">
+        <v>20</v>
+      </c>
+      <c r="B364" t="s">
+        <v>4</v>
+      </c>
+      <c r="C364">
+        <v>561</v>
+      </c>
+      <c r="D364" t="s">
+        <v>364</v>
+      </c>
+    </row>
+    <row r="365" spans="1:4">
+      <c r="A365">
+        <v>20</v>
+      </c>
+      <c r="B365" t="s">
+        <v>4</v>
+      </c>
+      <c r="C365">
+        <v>562</v>
+      </c>
+      <c r="D365" t="s">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="366" spans="1:4">
+      <c r="A366">
+        <v>20</v>
+      </c>
+      <c r="B366" t="s">
+        <v>4</v>
+      </c>
+      <c r="C366">
+        <v>564</v>
+      </c>
+      <c r="D366" t="s">
+        <v>366</v>
+      </c>
+    </row>
+    <row r="367" spans="1:4">
+      <c r="A367">
+        <v>20</v>
+      </c>
+      <c r="B367" t="s">
+        <v>4</v>
+      </c>
+      <c r="C367">
+        <v>563</v>
+      </c>
+      <c r="D367" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="368" spans="1:4">
+      <c r="A368">
+        <v>20</v>
+      </c>
+      <c r="B368" t="s">
+        <v>4</v>
+      </c>
+      <c r="C368">
+        <v>846</v>
+      </c>
+      <c r="D368" t="s">
+        <v>368</v>
+      </c>
+    </row>
+    <row r="369" spans="1:4">
+      <c r="A369">
+        <v>20</v>
+      </c>
+      <c r="B369" t="s">
+        <v>4</v>
+      </c>
+      <c r="C369">
+        <v>125</v>
+      </c>
+      <c r="D369" t="s">
+        <v>369</v>
+      </c>
+    </row>
+    <row r="370" spans="1:4">
+      <c r="A370">
+        <v>20</v>
+      </c>
+      <c r="B370" t="s">
+        <v>4</v>
+      </c>
+      <c r="C370">
+        <v>429</v>
+      </c>
+      <c r="D370" t="s">
+        <v>370</v>
+      </c>
+    </row>
+    <row r="371" spans="1:4">
+      <c r="A371">
+        <v>20</v>
+      </c>
+      <c r="B371" t="s">
+        <v>4</v>
+      </c>
+      <c r="C371">
+        <v>430</v>
+      </c>
+      <c r="D371" t="s">
+        <v>371</v>
+      </c>
+    </row>
+    <row r="372" spans="1:4">
+      <c r="A372">
+        <v>20</v>
+      </c>
+      <c r="B372" t="s">
+        <v>4</v>
+      </c>
+      <c r="C372">
+        <v>432</v>
+      </c>
+      <c r="D372" t="s">
+        <v>372</v>
+      </c>
+    </row>
+    <row r="373" spans="1:4">
+      <c r="A373">
+        <v>20</v>
+      </c>
+      <c r="B373" t="s">
+        <v>4</v>
+      </c>
+      <c r="C373">
+        <v>431</v>
+      </c>
+      <c r="D373" t="s">
+        <v>373</v>
+      </c>
+    </row>
+    <row r="374" spans="1:4">
+      <c r="A374">
+        <v>20</v>
+      </c>
+      <c r="B374" t="s">
+        <v>4</v>
+      </c>
+      <c r="C374">
+        <v>545</v>
+      </c>
+      <c r="D374" t="s">
+        <v>374</v>
+      </c>
+    </row>
+    <row r="375" spans="1:4">
+      <c r="A375">
+        <v>20</v>
+      </c>
+      <c r="B375" t="s">
+        <v>4</v>
+      </c>
+      <c r="C375">
+        <v>546</v>
+      </c>
+      <c r="D375" t="s">
+        <v>375</v>
+      </c>
+    </row>
+    <row r="376" spans="1:4">
+      <c r="A376">
+        <v>20</v>
+      </c>
+      <c r="B376" t="s">
+        <v>4</v>
+      </c>
+      <c r="C376">
+        <v>548</v>
+      </c>
+      <c r="D376" t="s">
+        <v>376</v>
+      </c>
+    </row>
+    <row r="377" spans="1:4">
+      <c r="A377">
+        <v>20</v>
+      </c>
+      <c r="B377" t="s">
+        <v>4</v>
+      </c>
+      <c r="C377">
+        <v>547</v>
+      </c>
+      <c r="D377" t="s">
+        <v>377</v>
+      </c>
+    </row>
+    <row r="378" spans="1:4">
+      <c r="A378">
+        <v>20</v>
+      </c>
+      <c r="B378" t="s">
+        <v>4</v>
+      </c>
+      <c r="C378">
+        <v>701</v>
+      </c>
+      <c r="D378" t="s">
+        <v>378</v>
+      </c>
+    </row>
+    <row r="379" spans="1:4">
+      <c r="A379">
+        <v>20</v>
+      </c>
+      <c r="B379" t="s">
+        <v>4</v>
+      </c>
+      <c r="C379">
+        <v>702</v>
+      </c>
+      <c r="D379" t="s">
+        <v>379</v>
+      </c>
+    </row>
+    <row r="380" spans="1:4">
+      <c r="A380">
+        <v>20</v>
+      </c>
+      <c r="B380" t="s">
+        <v>4</v>
+      </c>
+      <c r="C380">
+        <v>704</v>
+      </c>
+      <c r="D380" t="s">
+        <v>380</v>
+      </c>
+    </row>
+    <row r="381" spans="1:4">
+      <c r="A381">
+        <v>20</v>
+      </c>
+      <c r="B381" t="s">
+        <v>4</v>
+      </c>
+      <c r="C381">
+        <v>703</v>
+      </c>
+      <c r="D381" t="s">
+        <v>381</v>
+      </c>
+    </row>
+    <row r="382" spans="1:4">
+      <c r="A382">
+        <v>20</v>
+      </c>
+      <c r="B382" t="s">
+        <v>4</v>
+      </c>
+      <c r="C382">
+        <v>230</v>
+      </c>
+      <c r="D382" t="s">
+        <v>382</v>
+      </c>
+    </row>
+    <row r="383" spans="1:4">
+      <c r="A383">
+        <v>20</v>
+      </c>
+      <c r="B383" t="s">
+        <v>4</v>
+      </c>
+      <c r="C383">
+        <v>40</v>
+      </c>
+      <c r="D383" t="s">
+        <v>383</v>
+      </c>
+    </row>
+    <row r="384" spans="1:4">
+      <c r="A384">
+        <v>20</v>
+      </c>
+      <c r="B384" t="s">
+        <v>4</v>
+      </c>
+      <c r="C384">
+        <v>275</v>
+      </c>
+      <c r="D384" t="s">
+        <v>384</v>
+      </c>
+    </row>
+    <row r="385" spans="1:4">
+      <c r="A385">
+        <v>20</v>
+      </c>
+      <c r="B385" t="s">
+        <v>4</v>
+      </c>
+      <c r="C385">
+        <v>276</v>
+      </c>
+      <c r="D385" t="s">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="386" spans="1:4">
+      <c r="A386">
+        <v>20</v>
+      </c>
+      <c r="B386" t="s">
+        <v>4</v>
+      </c>
+      <c r="C386">
+        <v>277</v>
+      </c>
+      <c r="D386" t="s">
+        <v>386</v>
+      </c>
+    </row>
+    <row r="387" spans="1:4">
+      <c r="A387">
+        <v>20</v>
+      </c>
+      <c r="B387" t="s">
+        <v>4</v>
+      </c>
+      <c r="C387">
+        <v>278</v>
+      </c>
+      <c r="D387" t="s">
+        <v>387</v>
+      </c>
+    </row>
+    <row r="388" spans="1:4">
+      <c r="A388">
+        <v>20</v>
+      </c>
+      <c r="B388" t="s">
+        <v>4</v>
+      </c>
+      <c r="C388">
+        <v>279</v>
+      </c>
+      <c r="D388" t="s">
+        <v>388</v>
+      </c>
+    </row>
+    <row r="389" spans="1:4">
+      <c r="A389">
+        <v>20</v>
+      </c>
+      <c r="B389" t="s">
+        <v>4</v>
+      </c>
+      <c r="C389">
+        <v>280</v>
+      </c>
+      <c r="D389" t="s">
+        <v>389</v>
+      </c>
+    </row>
+    <row r="390" spans="1:4">
+      <c r="A390">
+        <v>20</v>
+      </c>
+      <c r="B390" t="s">
+        <v>4</v>
+      </c>
+      <c r="C390">
+        <v>60</v>
+      </c>
+      <c r="D390" t="s">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="391" spans="1:4">
+      <c r="A391">
+        <v>20</v>
+      </c>
+      <c r="B391" t="s">
+        <v>4</v>
+      </c>
+      <c r="C391">
+        <v>172</v>
+      </c>
+      <c r="D391" t="s">
+        <v>391</v>
+      </c>
+    </row>
+    <row r="392" spans="1:4">
+      <c r="A392">
+        <v>20</v>
+      </c>
+      <c r="B392" t="s">
+        <v>4</v>
+      </c>
+      <c r="C392">
+        <v>677</v>
+      </c>
+      <c r="D392" t="s">
+        <v>392</v>
+      </c>
+    </row>
+    <row r="393" spans="1:4">
+      <c r="A393">
+        <v>20</v>
+      </c>
+      <c r="B393" t="s">
+        <v>4</v>
+      </c>
+      <c r="C393">
+        <v>678</v>
+      </c>
+      <c r="D393" t="s">
+        <v>393</v>
+      </c>
+    </row>
+    <row r="394" spans="1:4">
+      <c r="A394">
+        <v>20</v>
+      </c>
+      <c r="B394" t="s">
+        <v>4</v>
+      </c>
+      <c r="C394">
+        <v>680</v>
+      </c>
+      <c r="D394" t="s">
+        <v>394</v>
+      </c>
+    </row>
+    <row r="395" spans="1:4">
+      <c r="A395">
+        <v>20</v>
+      </c>
+      <c r="B395" t="s">
+        <v>4</v>
+      </c>
+      <c r="C395">
+        <v>679</v>
+      </c>
+      <c r="D395" t="s">
+        <v>395</v>
+      </c>
+    </row>
+    <row r="396" spans="1:4">
+      <c r="A396">
+        <v>20</v>
+      </c>
+      <c r="B396" t="s">
+        <v>4</v>
+      </c>
+      <c r="C396">
+        <v>847</v>
+      </c>
+      <c r="D396" t="s">
+        <v>396</v>
+      </c>
+    </row>
+    <row r="397" spans="1:4">
+      <c r="A397">
+        <v>20</v>
+      </c>
+      <c r="B397" t="s">
+        <v>4</v>
+      </c>
+      <c r="C397">
+        <v>173</v>
+      </c>
+      <c r="D397" t="s">
+        <v>397</v>
+      </c>
+    </row>
+    <row r="398" spans="1:4">
+      <c r="A398">
+        <v>20</v>
+      </c>
+      <c r="B398" t="s">
+        <v>4</v>
+      </c>
+      <c r="C398">
+        <v>174</v>
+      </c>
+      <c r="D398" t="s">
+        <v>398</v>
+      </c>
+    </row>
+    <row r="399" spans="1:4">
+      <c r="A399">
+        <v>20</v>
+      </c>
+      <c r="B399" t="s">
+        <v>4</v>
+      </c>
+      <c r="C399">
+        <v>64</v>
+      </c>
+      <c r="D399" t="s">
+        <v>399</v>
+      </c>
+    </row>
+    <row r="400" spans="1:4">
+      <c r="A400">
+        <v>20</v>
+      </c>
+      <c r="B400" t="s">
+        <v>4</v>
+      </c>
+      <c r="C400">
+        <v>175</v>
+      </c>
+      <c r="D400" t="s">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="401" spans="1:4">
+      <c r="A401">
+        <v>20</v>
+      </c>
+      <c r="B401" t="s">
+        <v>4</v>
+      </c>
+      <c r="C401">
+        <v>521</v>
+      </c>
+      <c r="D401" t="s">
+        <v>401</v>
+      </c>
+    </row>
+    <row r="402" spans="1:4">
+      <c r="A402">
+        <v>20</v>
+      </c>
+      <c r="B402" t="s">
+        <v>4</v>
+      </c>
+      <c r="C402">
+        <v>522</v>
+      </c>
+      <c r="D402" t="s">
+        <v>402</v>
+      </c>
+    </row>
+    <row r="403" spans="1:4">
+      <c r="A403">
+        <v>20</v>
+      </c>
+      <c r="B403" t="s">
+        <v>4</v>
+      </c>
+      <c r="C403">
+        <v>524</v>
+      </c>
+      <c r="D403" t="s">
+        <v>403</v>
+      </c>
+    </row>
+    <row r="404" spans="1:4">
+      <c r="A404">
+        <v>20</v>
+      </c>
+      <c r="B404" t="s">
+        <v>4</v>
+      </c>
+      <c r="C404">
+        <v>523</v>
+      </c>
+      <c r="D404" t="s">
+        <v>404</v>
+      </c>
+    </row>
+    <row r="405" spans="1:4">
+      <c r="A405">
+        <v>20</v>
+      </c>
+      <c r="B405" t="s">
+        <v>4</v>
+      </c>
+      <c r="C405">
+        <v>697</v>
+      </c>
+      <c r="D405" t="s">
+        <v>405</v>
+      </c>
+    </row>
+    <row r="406" spans="1:4">
+      <c r="A406">
+        <v>20</v>
+      </c>
+      <c r="B406" t="s">
+        <v>4</v>
+      </c>
+      <c r="C406">
+        <v>698</v>
+      </c>
+      <c r="D406" t="s">
+        <v>406</v>
+      </c>
+    </row>
+    <row r="407" spans="1:4">
+      <c r="A407">
+        <v>20</v>
+      </c>
+      <c r="B407" t="s">
+        <v>4</v>
+      </c>
+      <c r="C407">
+        <v>700</v>
+      </c>
+      <c r="D407" t="s">
+        <v>407</v>
+      </c>
+    </row>
+    <row r="408" spans="1:4">
+      <c r="A408">
+        <v>20</v>
+      </c>
+      <c r="B408" t="s">
+        <v>4</v>
+      </c>
+      <c r="C408">
+        <v>699</v>
+      </c>
+      <c r="D408" t="s">
+        <v>408</v>
+      </c>
+    </row>
+    <row r="409" spans="1:4">
+      <c r="A409">
+        <v>20</v>
+      </c>
+      <c r="B409" t="s">
+        <v>4</v>
+      </c>
+      <c r="C409">
+        <v>3</v>
+      </c>
+      <c r="D409" t="s">
+        <v>409</v>
+      </c>
+    </row>
+    <row r="410" spans="1:4">
+      <c r="A410">
+        <v>20</v>
+      </c>
+      <c r="B410" t="s">
+        <v>4</v>
+      </c>
+      <c r="C410">
+        <v>27</v>
+      </c>
+      <c r="D410" t="s">
+        <v>410</v>
+      </c>
+    </row>
+    <row r="411" spans="1:4">
+      <c r="A411">
+        <v>20</v>
+      </c>
+      <c r="B411" t="s">
+        <v>4</v>
+      </c>
+      <c r="C411">
+        <v>2</v>
+      </c>
+      <c r="D411" t="s">
+        <v>411</v>
+      </c>
+    </row>
+    <row r="412" spans="1:4">
+      <c r="A412">
+        <v>20</v>
+      </c>
+      <c r="B412" t="s">
+        <v>4</v>
+      </c>
+      <c r="C412">
+        <v>11</v>
+      </c>
+      <c r="D412" t="s">
+        <v>412</v>
+      </c>
+    </row>
+    <row r="413" spans="1:4">
+      <c r="A413">
+        <v>20</v>
+      </c>
+      <c r="B413" t="s">
+        <v>4</v>
+      </c>
+      <c r="C413">
+        <v>21</v>
+      </c>
+      <c r="D413" t="s">
+        <v>413</v>
+      </c>
+    </row>
+    <row r="414" spans="1:4">
+      <c r="A414">
+        <v>20</v>
+      </c>
+      <c r="B414" t="s">
+        <v>4</v>
+      </c>
+      <c r="C414">
+        <v>10</v>
+      </c>
+      <c r="D414" t="s">
+        <v>414</v>
+      </c>
+    </row>
+    <row r="415" spans="1:4">
+      <c r="A415">
+        <v>20</v>
+      </c>
+      <c r="B415" t="s">
+        <v>4</v>
+      </c>
+      <c r="C415">
+        <v>5</v>
+      </c>
+      <c r="D415" t="s">
+        <v>415</v>
+      </c>
+    </row>
+    <row r="416" spans="1:4">
+      <c r="A416">
+        <v>20</v>
+      </c>
+      <c r="B416" t="s">
+        <v>4</v>
+      </c>
+      <c r="C416">
+        <v>28</v>
+      </c>
+      <c r="D416" t="s">
+        <v>416</v>
+      </c>
+    </row>
+    <row r="417" spans="1:4">
+      <c r="A417">
+        <v>20</v>
+      </c>
+      <c r="B417" t="s">
+        <v>4</v>
+      </c>
+      <c r="C417">
+        <v>4</v>
+      </c>
+      <c r="D417" t="s">
+        <v>417</v>
+      </c>
+    </row>
+    <row r="418" spans="1:4">
+      <c r="A418">
+        <v>20</v>
+      </c>
+      <c r="B418" t="s">
+        <v>4</v>
+      </c>
+      <c r="C418">
+        <v>9</v>
+      </c>
+      <c r="D418" t="s">
+        <v>418</v>
+      </c>
+    </row>
+    <row r="419" spans="1:4">
+      <c r="A419">
+        <v>20</v>
+      </c>
+      <c r="B419" t="s">
+        <v>4</v>
+      </c>
+      <c r="C419">
+        <v>20</v>
+      </c>
+      <c r="D419" t="s">
+        <v>419</v>
+      </c>
+    </row>
+    <row r="420" spans="1:4">
+      <c r="A420">
+        <v>20</v>
+      </c>
+      <c r="B420" t="s">
+        <v>4</v>
+      </c>
+      <c r="C420">
+        <v>8</v>
+      </c>
+      <c r="D420" t="s">
+        <v>420</v>
+      </c>
+    </row>
+    <row r="421" spans="1:4">
+      <c r="A421">
+        <v>20</v>
+      </c>
+      <c r="B421" t="s">
+        <v>4</v>
+      </c>
+      <c r="C421">
+        <v>13</v>
+      </c>
+      <c r="D421" t="s">
+        <v>421</v>
+      </c>
+    </row>
+    <row r="422" spans="1:4">
+      <c r="A422">
+        <v>20</v>
+      </c>
+      <c r="B422" t="s">
+        <v>4</v>
+      </c>
+      <c r="C422">
+        <v>22</v>
+      </c>
+      <c r="D422" t="s">
+        <v>422</v>
+      </c>
+    </row>
+    <row r="423" spans="1:4">
+      <c r="A423">
+        <v>20</v>
+      </c>
+      <c r="B423" t="s">
+        <v>4</v>
+      </c>
+      <c r="C423">
+        <v>12</v>
+      </c>
+      <c r="D423" t="s">
+        <v>423</v>
+      </c>
+    </row>
+    <row r="424" spans="1:4">
+      <c r="A424">
+        <v>20</v>
+      </c>
+      <c r="B424" t="s">
+        <v>4</v>
+      </c>
+      <c r="C424">
+        <v>15</v>
+      </c>
+      <c r="D424" t="s">
+        <v>424</v>
+      </c>
+    </row>
+    <row r="425" spans="1:4">
+      <c r="A425">
+        <v>20</v>
+      </c>
+      <c r="B425" t="s">
+        <v>4</v>
+      </c>
+      <c r="C425">
+        <v>23</v>
+      </c>
+      <c r="D425" t="s">
+        <v>425</v>
+      </c>
+    </row>
+    <row r="426" spans="1:4">
+      <c r="A426">
+        <v>20</v>
+      </c>
+      <c r="B426" t="s">
+        <v>4</v>
+      </c>
+      <c r="C426">
+        <v>14</v>
+      </c>
+      <c r="D426" t="s">
+        <v>426</v>
+      </c>
+    </row>
+    <row r="427" spans="1:4">
+      <c r="A427">
+        <v>20</v>
+      </c>
+      <c r="B427" t="s">
+        <v>4</v>
+      </c>
+      <c r="C427">
+        <v>7</v>
+      </c>
+      <c r="D427" t="s">
+        <v>427</v>
+      </c>
+    </row>
+    <row r="428" spans="1:4">
+      <c r="A428">
+        <v>20</v>
+      </c>
+      <c r="B428" t="s">
+        <v>4</v>
+      </c>
+      <c r="C428">
+        <v>29</v>
+      </c>
+      <c r="D428" t="s">
+        <v>428</v>
+      </c>
+    </row>
+    <row r="429" spans="1:4">
+      <c r="A429">
+        <v>20</v>
+      </c>
+      <c r="B429" t="s">
+        <v>4</v>
+      </c>
+      <c r="C429">
+        <v>6</v>
+      </c>
+      <c r="D429" t="s">
+        <v>429</v>
+      </c>
+    </row>
+    <row r="430" spans="1:4">
+      <c r="A430">
+        <v>20</v>
+      </c>
+      <c r="B430" t="s">
+        <v>4</v>
+      </c>
+      <c r="C430">
+        <v>17</v>
+      </c>
+      <c r="D430" t="s">
+        <v>430</v>
+      </c>
+    </row>
+    <row r="431" spans="1:4">
+      <c r="A431">
+        <v>20</v>
+      </c>
+      <c r="B431" t="s">
+        <v>4</v>
+      </c>
+      <c r="C431">
+        <v>24</v>
+      </c>
+      <c r="D431" t="s">
+        <v>431</v>
+      </c>
+    </row>
+    <row r="432" spans="1:4">
+      <c r="A432">
+        <v>20</v>
+      </c>
+      <c r="B432" t="s">
+        <v>4</v>
+      </c>
+      <c r="C432">
+        <v>16</v>
+      </c>
+      <c r="D432" t="s">
+        <v>432</v>
+      </c>
+    </row>
+    <row r="433" spans="1:4">
+      <c r="A433">
+        <v>20</v>
+      </c>
+      <c r="B433" t="s">
+        <v>4</v>
+      </c>
+      <c r="C433">
+        <v>19</v>
+      </c>
+      <c r="D433" t="s">
+        <v>433</v>
+      </c>
+    </row>
+    <row r="434" spans="1:4">
+      <c r="A434">
+        <v>20</v>
+      </c>
+      <c r="B434" t="s">
+        <v>4</v>
+      </c>
+      <c r="C434">
+        <v>25</v>
+      </c>
+      <c r="D434" t="s">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="435" spans="1:4">
+      <c r="A435">
+        <v>20</v>
+      </c>
+      <c r="B435" t="s">
+        <v>4</v>
+      </c>
+      <c r="C435">
+        <v>18</v>
+      </c>
+      <c r="D435" t="s">
+        <v>435</v>
+      </c>
+    </row>
+    <row r="436" spans="1:4">
+      <c r="A436">
+        <v>20</v>
+      </c>
+      <c r="B436" t="s">
+        <v>4</v>
+      </c>
+      <c r="C436">
         <v>26</v>
       </c>
-      <c r="B262" t="s">
-[...5 lines deleted...]
-      <c r="D262" t="s">
+      <c r="D436" t="s">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="437" spans="1:4">
+      <c r="A437">
+        <v>20</v>
+      </c>
+      <c r="B437" t="s">
+        <v>4</v>
+      </c>
+      <c r="C437">
+        <v>1</v>
+      </c>
+      <c r="D437" t="s">
+        <v>437</v>
+      </c>
+    </row>
+    <row r="438" spans="1:4">
+      <c r="A438">
+        <v>20</v>
+      </c>
+      <c r="B438" t="s">
+        <v>4</v>
+      </c>
+      <c r="C438">
+        <v>390</v>
+      </c>
+      <c r="D438" t="s">
+        <v>438</v>
+      </c>
+    </row>
+    <row r="439" spans="1:4">
+      <c r="A439">
+        <v>20</v>
+      </c>
+      <c r="B439" t="s">
+        <v>4</v>
+      </c>
+      <c r="C439">
+        <v>391</v>
+      </c>
+      <c r="D439" t="s">
+        <v>439</v>
+      </c>
+    </row>
+    <row r="440" spans="1:4">
+      <c r="A440">
+        <v>20</v>
+      </c>
+      <c r="B440" t="s">
+        <v>4</v>
+      </c>
+      <c r="C440">
+        <v>392</v>
+      </c>
+      <c r="D440" t="s">
+        <v>440</v>
+      </c>
+    </row>
+    <row r="441" spans="1:4">
+      <c r="A441">
+        <v>20</v>
+      </c>
+      <c r="B441" t="s">
+        <v>4</v>
+      </c>
+      <c r="C441">
+        <v>565</v>
+      </c>
+      <c r="D441" t="s">
+        <v>441</v>
+      </c>
+    </row>
+    <row r="442" spans="1:4">
+      <c r="A442">
+        <v>20</v>
+      </c>
+      <c r="B442" t="s">
+        <v>4</v>
+      </c>
+      <c r="C442">
+        <v>566</v>
+      </c>
+      <c r="D442" t="s">
+        <v>442</v>
+      </c>
+    </row>
+    <row r="443" spans="1:4">
+      <c r="A443">
+        <v>20</v>
+      </c>
+      <c r="B443" t="s">
+        <v>4</v>
+      </c>
+      <c r="C443">
+        <v>568</v>
+      </c>
+      <c r="D443" t="s">
+        <v>443</v>
+      </c>
+    </row>
+    <row r="444" spans="1:4">
+      <c r="A444">
+        <v>20</v>
+      </c>
+      <c r="B444" t="s">
+        <v>4</v>
+      </c>
+      <c r="C444">
+        <v>567</v>
+      </c>
+      <c r="D444" t="s">
+        <v>444</v>
+      </c>
+    </row>
+    <row r="445" spans="1:4">
+      <c r="A445">
+        <v>20</v>
+      </c>
+      <c r="B445" t="s">
+        <v>4</v>
+      </c>
+      <c r="C445">
+        <v>461</v>
+      </c>
+      <c r="D445" t="s">
+        <v>445</v>
+      </c>
+    </row>
+    <row r="446" spans="1:4">
+      <c r="A446">
+        <v>20</v>
+      </c>
+      <c r="B446" t="s">
+        <v>4</v>
+      </c>
+      <c r="C446">
+        <v>462</v>
+      </c>
+      <c r="D446" t="s">
+        <v>446</v>
+      </c>
+    </row>
+    <row r="447" spans="1:4">
+      <c r="A447">
+        <v>20</v>
+      </c>
+      <c r="B447" t="s">
+        <v>4</v>
+      </c>
+      <c r="C447">
+        <v>464</v>
+      </c>
+      <c r="D447" t="s">
+        <v>447</v>
+      </c>
+    </row>
+    <row r="448" spans="1:4">
+      <c r="A448">
+        <v>20</v>
+      </c>
+      <c r="B448" t="s">
+        <v>4</v>
+      </c>
+      <c r="C448">
+        <v>463</v>
+      </c>
+      <c r="D448" t="s">
+        <v>448</v>
+      </c>
+    </row>
+    <row r="449" spans="1:4">
+      <c r="A449">
+        <v>20</v>
+      </c>
+      <c r="B449" t="s">
+        <v>4</v>
+      </c>
+      <c r="C449">
+        <v>77</v>
+      </c>
+      <c r="D449" t="s">
+        <v>449</v>
+      </c>
+    </row>
+    <row r="450" spans="1:4">
+      <c r="A450">
+        <v>20</v>
+      </c>
+      <c r="B450" t="s">
+        <v>4</v>
+      </c>
+      <c r="C450">
+        <v>160</v>
+      </c>
+      <c r="D450" t="s">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="451" spans="1:4">
+      <c r="A451">
+        <v>20</v>
+      </c>
+      <c r="B451" t="s">
+        <v>4</v>
+      </c>
+      <c r="C451">
+        <v>733</v>
+      </c>
+      <c r="D451" t="s">
+        <v>451</v>
+      </c>
+    </row>
+    <row r="452" spans="1:4">
+      <c r="A452">
+        <v>20</v>
+      </c>
+      <c r="B452" t="s">
+        <v>4</v>
+      </c>
+      <c r="C452">
+        <v>734</v>
+      </c>
+      <c r="D452" t="s">
+        <v>452</v>
+      </c>
+    </row>
+    <row r="453" spans="1:4">
+      <c r="A453">
+        <v>20</v>
+      </c>
+      <c r="B453" t="s">
+        <v>4</v>
+      </c>
+      <c r="C453">
+        <v>732</v>
+      </c>
+      <c r="D453" t="s">
+        <v>453</v>
+      </c>
+    </row>
+    <row r="454" spans="1:4">
+      <c r="A454">
+        <v>20</v>
+      </c>
+      <c r="B454" t="s">
+        <v>4</v>
+      </c>
+      <c r="C454">
+        <v>717</v>
+      </c>
+      <c r="D454" t="s">
+        <v>454</v>
+      </c>
+    </row>
+    <row r="455" spans="1:4">
+      <c r="A455">
+        <v>20</v>
+      </c>
+      <c r="B455" t="s">
+        <v>4</v>
+      </c>
+      <c r="C455">
+        <v>718</v>
+      </c>
+      <c r="D455" t="s">
+        <v>455</v>
+      </c>
+    </row>
+    <row r="456" spans="1:4">
+      <c r="A456">
+        <v>20</v>
+      </c>
+      <c r="B456" t="s">
+        <v>4</v>
+      </c>
+      <c r="C456">
+        <v>720</v>
+      </c>
+      <c r="D456" t="s">
+        <v>456</v>
+      </c>
+    </row>
+    <row r="457" spans="1:4">
+      <c r="A457">
+        <v>20</v>
+      </c>
+      <c r="B457" t="s">
+        <v>4</v>
+      </c>
+      <c r="C457">
+        <v>719</v>
+      </c>
+      <c r="D457" t="s">
+        <v>457</v>
+      </c>
+    </row>
+    <row r="458" spans="1:4">
+      <c r="A458">
+        <v>20</v>
+      </c>
+      <c r="B458" t="s">
+        <v>4</v>
+      </c>
+      <c r="C458">
+        <v>39</v>
+      </c>
+      <c r="D458" t="s">
+        <v>458</v>
+      </c>
+    </row>
+    <row r="459" spans="1:4">
+      <c r="A459">
+        <v>20</v>
+      </c>
+      <c r="B459" t="s">
+        <v>4</v>
+      </c>
+      <c r="C459">
+        <v>721</v>
+      </c>
+      <c r="D459" t="s">
+        <v>459</v>
+      </c>
+    </row>
+    <row r="460" spans="1:4">
+      <c r="A460">
+        <v>20</v>
+      </c>
+      <c r="B460" t="s">
+        <v>4</v>
+      </c>
+      <c r="C460">
+        <v>722</v>
+      </c>
+      <c r="D460" t="s">
+        <v>460</v>
+      </c>
+    </row>
+    <row r="461" spans="1:4">
+      <c r="A461">
+        <v>20</v>
+      </c>
+      <c r="B461" t="s">
+        <v>4</v>
+      </c>
+      <c r="C461">
+        <v>724</v>
+      </c>
+      <c r="D461" t="s">
+        <v>461</v>
+      </c>
+    </row>
+    <row r="462" spans="1:4">
+      <c r="A462">
+        <v>20</v>
+      </c>
+      <c r="B462" t="s">
+        <v>4</v>
+      </c>
+      <c r="C462">
+        <v>723</v>
+      </c>
+      <c r="D462" t="s">
+        <v>462</v>
+      </c>
+    </row>
+    <row r="463" spans="1:4">
+      <c r="A463">
+        <v>20</v>
+      </c>
+      <c r="B463" t="s">
+        <v>4</v>
+      </c>
+      <c r="C463">
+        <v>105</v>
+      </c>
+      <c r="D463" t="s">
+        <v>463</v>
+      </c>
+    </row>
+    <row r="464" spans="1:4">
+      <c r="A464">
+        <v>20</v>
+      </c>
+      <c r="B464" t="s">
+        <v>4</v>
+      </c>
+      <c r="C464">
+        <v>525</v>
+      </c>
+      <c r="D464" t="s">
+        <v>464</v>
+      </c>
+    </row>
+    <row r="465" spans="1:4">
+      <c r="A465">
+        <v>20</v>
+      </c>
+      <c r="B465" t="s">
+        <v>4</v>
+      </c>
+      <c r="C465">
+        <v>526</v>
+      </c>
+      <c r="D465" t="s">
+        <v>465</v>
+      </c>
+    </row>
+    <row r="466" spans="1:4">
+      <c r="A466">
+        <v>20</v>
+      </c>
+      <c r="B466" t="s">
+        <v>4</v>
+      </c>
+      <c r="C466">
+        <v>170</v>
+      </c>
+      <c r="D466" t="s">
+        <v>466</v>
+      </c>
+    </row>
+    <row r="467" spans="1:4">
+      <c r="A467">
+        <v>20</v>
+      </c>
+      <c r="B467" t="s">
+        <v>4</v>
+      </c>
+      <c r="C467">
+        <v>528</v>
+      </c>
+      <c r="D467" t="s">
+        <v>467</v>
+      </c>
+    </row>
+    <row r="468" spans="1:4">
+      <c r="A468">
+        <v>20</v>
+      </c>
+      <c r="B468" t="s">
+        <v>4</v>
+      </c>
+      <c r="C468">
+        <v>527</v>
+      </c>
+      <c r="D468" t="s">
+        <v>468</v>
+      </c>
+    </row>
+    <row r="469" spans="1:4">
+      <c r="A469">
+        <v>20</v>
+      </c>
+      <c r="B469" t="s">
+        <v>4</v>
+      </c>
+      <c r="C469">
+        <v>569</v>
+      </c>
+      <c r="D469" t="s">
+        <v>469</v>
+      </c>
+    </row>
+    <row r="470" spans="1:4">
+      <c r="A470">
+        <v>20</v>
+      </c>
+      <c r="B470" t="s">
+        <v>4</v>
+      </c>
+      <c r="C470">
+        <v>570</v>
+      </c>
+      <c r="D470" t="s">
+        <v>470</v>
+      </c>
+    </row>
+    <row r="471" spans="1:4">
+      <c r="A471">
+        <v>20</v>
+      </c>
+      <c r="B471" t="s">
+        <v>4</v>
+      </c>
+      <c r="C471">
+        <v>572</v>
+      </c>
+      <c r="D471" t="s">
+        <v>471</v>
+      </c>
+    </row>
+    <row r="472" spans="1:4">
+      <c r="A472">
+        <v>20</v>
+      </c>
+      <c r="B472" t="s">
+        <v>4</v>
+      </c>
+      <c r="C472">
+        <v>571</v>
+      </c>
+      <c r="D472" t="s">
+        <v>472</v>
+      </c>
+    </row>
+    <row r="473" spans="1:4">
+      <c r="A473">
+        <v>20</v>
+      </c>
+      <c r="B473" t="s">
+        <v>4</v>
+      </c>
+      <c r="C473">
+        <v>244</v>
+      </c>
+      <c r="D473" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="474" spans="1:4">
+      <c r="A474">
+        <v>20</v>
+      </c>
+      <c r="B474" t="s">
+        <v>4</v>
+      </c>
+      <c r="C474">
+        <v>176</v>
+      </c>
+      <c r="D474" t="s">
+        <v>474</v>
+      </c>
+    </row>
+    <row r="475" spans="1:4">
+      <c r="A475">
+        <v>20</v>
+      </c>
+      <c r="B475" t="s">
+        <v>4</v>
+      </c>
+      <c r="C475">
+        <v>126</v>
+      </c>
+      <c r="D475" t="s">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="476" spans="1:4">
+      <c r="A476">
+        <v>20</v>
+      </c>
+      <c r="B476" t="s">
+        <v>4</v>
+      </c>
+      <c r="C476">
+        <v>477</v>
+      </c>
+      <c r="D476" t="s">
+        <v>476</v>
+      </c>
+    </row>
+    <row r="477" spans="1:4">
+      <c r="A477">
+        <v>20</v>
+      </c>
+      <c r="B477" t="s">
+        <v>4</v>
+      </c>
+      <c r="C477">
+        <v>478</v>
+      </c>
+      <c r="D477" t="s">
+        <v>477</v>
+      </c>
+    </row>
+    <row r="478" spans="1:4">
+      <c r="A478">
+        <v>20</v>
+      </c>
+      <c r="B478" t="s">
+        <v>4</v>
+      </c>
+      <c r="C478">
+        <v>480</v>
+      </c>
+      <c r="D478" t="s">
+        <v>478</v>
+      </c>
+    </row>
+    <row r="479" spans="1:4">
+      <c r="A479">
+        <v>20</v>
+      </c>
+      <c r="B479" t="s">
+        <v>4</v>
+      </c>
+      <c r="C479">
+        <v>479</v>
+      </c>
+      <c r="D479" t="s">
+        <v>479</v>
+      </c>
+    </row>
+    <row r="480" spans="1:4">
+      <c r="A480">
+        <v>20</v>
+      </c>
+      <c r="B480" t="s">
+        <v>4</v>
+      </c>
+      <c r="C480">
+        <v>203</v>
+      </c>
+      <c r="D480" t="s">
+        <v>480</v>
+      </c>
+    </row>
+    <row r="481" spans="1:4">
+      <c r="A481">
+        <v>20</v>
+      </c>
+      <c r="B481" t="s">
+        <v>4</v>
+      </c>
+      <c r="C481">
+        <v>136</v>
+      </c>
+      <c r="D481" t="s">
+        <v>481</v>
+      </c>
+    </row>
+    <row r="482" spans="1:4">
+      <c r="A482">
+        <v>20</v>
+      </c>
+      <c r="B482" t="s">
+        <v>4</v>
+      </c>
+      <c r="C482">
+        <v>102</v>
+      </c>
+      <c r="D482" t="s">
+        <v>482</v>
+      </c>
+    </row>
+    <row r="483" spans="1:4">
+      <c r="A483">
+        <v>20</v>
+      </c>
+      <c r="B483" t="s">
+        <v>4</v>
+      </c>
+      <c r="C483">
+        <v>473</v>
+      </c>
+      <c r="D483" t="s">
+        <v>483</v>
+      </c>
+    </row>
+    <row r="484" spans="1:4">
+      <c r="A484">
+        <v>20</v>
+      </c>
+      <c r="B484" t="s">
+        <v>4</v>
+      </c>
+      <c r="C484">
+        <v>474</v>
+      </c>
+      <c r="D484" t="s">
+        <v>484</v>
+      </c>
+    </row>
+    <row r="485" spans="1:4">
+      <c r="A485">
+        <v>20</v>
+      </c>
+      <c r="B485" t="s">
+        <v>4</v>
+      </c>
+      <c r="C485">
+        <v>476</v>
+      </c>
+      <c r="D485" t="s">
+        <v>485</v>
+      </c>
+    </row>
+    <row r="486" spans="1:4">
+      <c r="A486">
+        <v>20</v>
+      </c>
+      <c r="B486" t="s">
+        <v>4</v>
+      </c>
+      <c r="C486">
+        <v>475</v>
+      </c>
+      <c r="D486" t="s">
+        <v>486</v>
+      </c>
+    </row>
+    <row r="487" spans="1:4">
+      <c r="A487">
+        <v>20</v>
+      </c>
+      <c r="B487" t="s">
+        <v>4</v>
+      </c>
+      <c r="C487">
+        <v>829</v>
+      </c>
+      <c r="D487" t="s">
+        <v>487</v>
+      </c>
+    </row>
+    <row r="488" spans="1:4">
+      <c r="A488">
+        <v>20</v>
+      </c>
+      <c r="B488" t="s">
+        <v>4</v>
+      </c>
+      <c r="C488">
+        <v>118</v>
+      </c>
+      <c r="D488" t="s">
+        <v>488</v>
+      </c>
+    </row>
+    <row r="489" spans="1:4">
+      <c r="A489">
+        <v>20</v>
+      </c>
+      <c r="B489" t="s">
+        <v>4</v>
+      </c>
+      <c r="C489">
+        <v>501</v>
+      </c>
+      <c r="D489" t="s">
+        <v>489</v>
+      </c>
+    </row>
+    <row r="490" spans="1:4">
+      <c r="A490">
+        <v>20</v>
+      </c>
+      <c r="B490" t="s">
+        <v>4</v>
+      </c>
+      <c r="C490">
+        <v>502</v>
+      </c>
+      <c r="D490" t="s">
+        <v>490</v>
+      </c>
+    </row>
+    <row r="491" spans="1:4">
+      <c r="A491">
+        <v>20</v>
+      </c>
+      <c r="B491" t="s">
+        <v>4</v>
+      </c>
+      <c r="C491">
+        <v>504</v>
+      </c>
+      <c r="D491" t="s">
+        <v>491</v>
+      </c>
+    </row>
+    <row r="492" spans="1:4">
+      <c r="A492">
+        <v>20</v>
+      </c>
+      <c r="B492" t="s">
+        <v>4</v>
+      </c>
+      <c r="C492">
+        <v>503</v>
+      </c>
+      <c r="D492" t="s">
+        <v>492</v>
+      </c>
+    </row>
+    <row r="493" spans="1:4">
+      <c r="A493">
+        <v>20</v>
+      </c>
+      <c r="B493" t="s">
+        <v>4</v>
+      </c>
+      <c r="C493">
+        <v>87</v>
+      </c>
+      <c r="D493" t="s">
+        <v>493</v>
+      </c>
+    </row>
+    <row r="494" spans="1:4">
+      <c r="A494">
+        <v>20</v>
+      </c>
+      <c r="B494" t="s">
+        <v>4</v>
+      </c>
+      <c r="C494">
+        <v>735</v>
+      </c>
+      <c r="D494" t="s">
+        <v>494</v>
+      </c>
+    </row>
+    <row r="495" spans="1:4">
+      <c r="A495">
+        <v>20</v>
+      </c>
+      <c r="B495" t="s">
+        <v>4</v>
+      </c>
+      <c r="C495">
+        <v>736</v>
+      </c>
+      <c r="D495" t="s">
+        <v>495</v>
+      </c>
+    </row>
+    <row r="496" spans="1:4">
+      <c r="A496">
+        <v>20</v>
+      </c>
+      <c r="B496" t="s">
+        <v>4</v>
+      </c>
+      <c r="C496">
+        <v>738</v>
+      </c>
+      <c r="D496" t="s">
+        <v>496</v>
+      </c>
+    </row>
+    <row r="497" spans="1:4">
+      <c r="A497">
+        <v>20</v>
+      </c>
+      <c r="B497" t="s">
+        <v>4</v>
+      </c>
+      <c r="C497">
+        <v>737</v>
+      </c>
+      <c r="D497" t="s">
+        <v>497</v>
+      </c>
+    </row>
+    <row r="498" spans="1:4">
+      <c r="A498">
+        <v>20</v>
+      </c>
+      <c r="B498" t="s">
+        <v>4</v>
+      </c>
+      <c r="C498">
+        <v>739</v>
+      </c>
+      <c r="D498" t="s">
+        <v>498</v>
+      </c>
+    </row>
+    <row r="499" spans="1:4">
+      <c r="A499">
+        <v>20</v>
+      </c>
+      <c r="B499" t="s">
+        <v>4</v>
+      </c>
+      <c r="C499">
+        <v>142</v>
+      </c>
+      <c r="D499" t="s">
+        <v>499</v>
+      </c>
+    </row>
+    <row r="500" spans="1:4">
+      <c r="A500">
+        <v>20</v>
+      </c>
+      <c r="B500" t="s">
+        <v>4</v>
+      </c>
+      <c r="C500">
+        <v>740</v>
+      </c>
+      <c r="D500" t="s">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="501" spans="1:4">
+      <c r="A501">
+        <v>20</v>
+      </c>
+      <c r="B501" t="s">
+        <v>4</v>
+      </c>
+      <c r="C501">
+        <v>36</v>
+      </c>
+      <c r="D501" t="s">
+        <v>501</v>
+      </c>
+    </row>
+    <row r="502" spans="1:4">
+      <c r="A502">
+        <v>20</v>
+      </c>
+      <c r="B502" t="s">
+        <v>4</v>
+      </c>
+      <c r="C502">
+        <v>177</v>
+      </c>
+      <c r="D502" t="s">
+        <v>502</v>
+      </c>
+    </row>
+    <row r="503" spans="1:4">
+      <c r="A503">
+        <v>20</v>
+      </c>
+      <c r="B503" t="s">
+        <v>4</v>
+      </c>
+      <c r="C503">
+        <v>529</v>
+      </c>
+      <c r="D503" t="s">
+        <v>503</v>
+      </c>
+    </row>
+    <row r="504" spans="1:4">
+      <c r="A504">
+        <v>20</v>
+      </c>
+      <c r="B504" t="s">
+        <v>4</v>
+      </c>
+      <c r="C504">
+        <v>530</v>
+      </c>
+      <c r="D504" t="s">
+        <v>504</v>
+      </c>
+    </row>
+    <row r="505" spans="1:4">
+      <c r="A505">
+        <v>20</v>
+      </c>
+      <c r="B505" t="s">
+        <v>4</v>
+      </c>
+      <c r="C505">
+        <v>532</v>
+      </c>
+      <c r="D505" t="s">
+        <v>505</v>
+      </c>
+    </row>
+    <row r="506" spans="1:4">
+      <c r="A506">
+        <v>20</v>
+      </c>
+      <c r="B506" t="s">
+        <v>4</v>
+      </c>
+      <c r="C506">
+        <v>531</v>
+      </c>
+      <c r="D506" t="s">
+        <v>506</v>
+      </c>
+    </row>
+    <row r="507" spans="1:4">
+      <c r="A507">
+        <v>20</v>
+      </c>
+      <c r="B507" t="s">
+        <v>4</v>
+      </c>
+      <c r="C507">
+        <v>533</v>
+      </c>
+      <c r="D507" t="s">
+        <v>507</v>
+      </c>
+    </row>
+    <row r="508" spans="1:4">
+      <c r="A508">
+        <v>20</v>
+      </c>
+      <c r="B508" t="s">
+        <v>4</v>
+      </c>
+      <c r="C508">
+        <v>534</v>
+      </c>
+      <c r="D508" t="s">
+        <v>508</v>
+      </c>
+    </row>
+    <row r="509" spans="1:4">
+      <c r="A509">
+        <v>20</v>
+      </c>
+      <c r="B509" t="s">
+        <v>4</v>
+      </c>
+      <c r="C509">
+        <v>536</v>
+      </c>
+      <c r="D509" t="s">
+        <v>509</v>
+      </c>
+    </row>
+    <row r="510" spans="1:4">
+      <c r="A510">
+        <v>20</v>
+      </c>
+      <c r="B510" t="s">
+        <v>4</v>
+      </c>
+      <c r="C510">
+        <v>535</v>
+      </c>
+      <c r="D510" t="s">
+        <v>510</v>
+      </c>
+    </row>
+    <row r="511" spans="1:4">
+      <c r="A511">
+        <v>20</v>
+      </c>
+      <c r="B511" t="s">
+        <v>4</v>
+      </c>
+      <c r="C511">
+        <v>537</v>
+      </c>
+      <c r="D511" t="s">
+        <v>511</v>
+      </c>
+    </row>
+    <row r="512" spans="1:4">
+      <c r="A512">
+        <v>20</v>
+      </c>
+      <c r="B512" t="s">
+        <v>4</v>
+      </c>
+      <c r="C512">
+        <v>538</v>
+      </c>
+      <c r="D512" t="s">
+        <v>512</v>
+      </c>
+    </row>
+    <row r="513" spans="1:4">
+      <c r="A513">
+        <v>20</v>
+      </c>
+      <c r="B513" t="s">
+        <v>4</v>
+      </c>
+      <c r="C513">
+        <v>540</v>
+      </c>
+      <c r="D513" t="s">
+        <v>513</v>
+      </c>
+    </row>
+    <row r="514" spans="1:4">
+      <c r="A514">
+        <v>20</v>
+      </c>
+      <c r="B514" t="s">
+        <v>4</v>
+      </c>
+      <c r="C514">
+        <v>539</v>
+      </c>
+      <c r="D514" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="515" spans="1:4">
+      <c r="A515">
+        <v>20</v>
+      </c>
+      <c r="B515" t="s">
+        <v>4</v>
+      </c>
+      <c r="C515">
+        <v>633</v>
+      </c>
+      <c r="D515" t="s">
+        <v>515</v>
+      </c>
+    </row>
+    <row r="516" spans="1:4">
+      <c r="A516">
+        <v>20</v>
+      </c>
+      <c r="B516" t="s">
+        <v>4</v>
+      </c>
+      <c r="C516">
+        <v>634</v>
+      </c>
+      <c r="D516" t="s">
+        <v>516</v>
+      </c>
+    </row>
+    <row r="517" spans="1:4">
+      <c r="A517">
+        <v>20</v>
+      </c>
+      <c r="B517" t="s">
+        <v>4</v>
+      </c>
+      <c r="C517">
+        <v>636</v>
+      </c>
+      <c r="D517" t="s">
+        <v>517</v>
+      </c>
+    </row>
+    <row r="518" spans="1:4">
+      <c r="A518">
+        <v>20</v>
+      </c>
+      <c r="B518" t="s">
+        <v>4</v>
+      </c>
+      <c r="C518">
+        <v>635</v>
+      </c>
+      <c r="D518" t="s">
+        <v>518</v>
+      </c>
+    </row>
+    <row r="519" spans="1:4">
+      <c r="A519">
+        <v>20</v>
+      </c>
+      <c r="B519" t="s">
+        <v>4</v>
+      </c>
+      <c r="C519">
+        <v>88</v>
+      </c>
+      <c r="D519" t="s">
+        <v>519</v>
+      </c>
+    </row>
+    <row r="520" spans="1:4">
+      <c r="A520">
+        <v>20</v>
+      </c>
+      <c r="B520" t="s">
+        <v>4</v>
+      </c>
+      <c r="C520">
+        <v>433</v>
+      </c>
+      <c r="D520" t="s">
+        <v>520</v>
+      </c>
+    </row>
+    <row r="521" spans="1:4">
+      <c r="A521">
+        <v>20</v>
+      </c>
+      <c r="B521" t="s">
+        <v>4</v>
+      </c>
+      <c r="C521">
+        <v>434</v>
+      </c>
+      <c r="D521" t="s">
+        <v>521</v>
+      </c>
+    </row>
+    <row r="522" spans="1:4">
+      <c r="A522">
+        <v>20</v>
+      </c>
+      <c r="B522" t="s">
+        <v>4</v>
+      </c>
+      <c r="C522">
+        <v>436</v>
+      </c>
+      <c r="D522" t="s">
+        <v>522</v>
+      </c>
+    </row>
+    <row r="523" spans="1:4">
+      <c r="A523">
+        <v>20</v>
+      </c>
+      <c r="B523" t="s">
+        <v>4</v>
+      </c>
+      <c r="C523">
+        <v>435</v>
+      </c>
+      <c r="D523" t="s">
+        <v>523</v>
+      </c>
+    </row>
+    <row r="524" spans="1:4">
+      <c r="A524">
+        <v>20</v>
+      </c>
+      <c r="B524" t="s">
+        <v>4</v>
+      </c>
+      <c r="C524">
+        <v>103</v>
+      </c>
+      <c r="D524" t="s">
+        <v>524</v>
+      </c>
+    </row>
+    <row r="525" spans="1:4">
+      <c r="A525">
+        <v>20</v>
+      </c>
+      <c r="B525" t="s">
+        <v>4</v>
+      </c>
+      <c r="C525">
+        <v>178</v>
+      </c>
+      <c r="D525" t="s">
+        <v>525</v>
+      </c>
+    </row>
+    <row r="526" spans="1:4">
+      <c r="A526">
+        <v>20</v>
+      </c>
+      <c r="B526" t="s">
+        <v>4</v>
+      </c>
+      <c r="C526">
+        <v>549</v>
+      </c>
+      <c r="D526" t="s">
+        <v>526</v>
+      </c>
+    </row>
+    <row r="527" spans="1:4">
+      <c r="A527">
+        <v>20</v>
+      </c>
+      <c r="B527" t="s">
+        <v>4</v>
+      </c>
+      <c r="C527">
+        <v>550</v>
+      </c>
+      <c r="D527" t="s">
+        <v>527</v>
+      </c>
+    </row>
+    <row r="528" spans="1:4">
+      <c r="A528">
+        <v>20</v>
+      </c>
+      <c r="B528" t="s">
+        <v>4</v>
+      </c>
+      <c r="C528">
+        <v>552</v>
+      </c>
+      <c r="D528" t="s">
+        <v>528</v>
+      </c>
+    </row>
+    <row r="529" spans="1:4">
+      <c r="A529">
+        <v>20</v>
+      </c>
+      <c r="B529" t="s">
+        <v>4</v>
+      </c>
+      <c r="C529">
+        <v>551</v>
+      </c>
+      <c r="D529" t="s">
+        <v>529</v>
+      </c>
+    </row>
+    <row r="530" spans="1:4">
+      <c r="A530">
+        <v>20</v>
+      </c>
+      <c r="B530" t="s">
+        <v>4</v>
+      </c>
+      <c r="C530">
+        <v>85</v>
+      </c>
+      <c r="D530" t="s">
+        <v>530</v>
+      </c>
+    </row>
+    <row r="531" spans="1:4">
+      <c r="A531">
+        <v>20</v>
+      </c>
+      <c r="B531" t="s">
+        <v>4</v>
+      </c>
+      <c r="C531">
+        <v>179</v>
+      </c>
+      <c r="D531" t="s">
+        <v>530</v>
+      </c>
+    </row>
+    <row r="532" spans="1:4">
+      <c r="A532">
+        <v>20</v>
+      </c>
+      <c r="B532" t="s">
+        <v>4</v>
+      </c>
+      <c r="C532">
+        <v>180</v>
+      </c>
+      <c r="D532" t="s">
+        <v>531</v>
+      </c>
+    </row>
+    <row r="533" spans="1:4">
+      <c r="A533">
+        <v>20</v>
+      </c>
+      <c r="B533" t="s">
+        <v>4</v>
+      </c>
+      <c r="C533">
+        <v>123</v>
+      </c>
+      <c r="D533" t="s">
+        <v>532</v>
+      </c>
+    </row>
+    <row r="534" spans="1:4">
+      <c r="A534">
+        <v>20</v>
+      </c>
+      <c r="B534" t="s">
+        <v>4</v>
+      </c>
+      <c r="C534">
+        <v>128</v>
+      </c>
+      <c r="D534" t="s">
+        <v>533</v>
+      </c>
+    </row>
+    <row r="535" spans="1:4">
+      <c r="A535">
+        <v>20</v>
+      </c>
+      <c r="B535" t="s">
+        <v>4</v>
+      </c>
+      <c r="C535">
+        <v>115</v>
+      </c>
+      <c r="D535" t="s">
+        <v>534</v>
+      </c>
+    </row>
+    <row r="536" spans="1:4">
+      <c r="A536">
+        <v>20</v>
+      </c>
+      <c r="B536" t="s">
+        <v>4</v>
+      </c>
+      <c r="C536">
+        <v>839</v>
+      </c>
+      <c r="D536" t="s">
+        <v>535</v>
+      </c>
+    </row>
+    <row r="537" spans="1:4">
+      <c r="A537">
+        <v>20</v>
+      </c>
+      <c r="B537" t="s">
+        <v>4</v>
+      </c>
+      <c r="C537">
+        <v>834</v>
+      </c>
+      <c r="D537" t="s">
+        <v>536</v>
+      </c>
+    </row>
+    <row r="538" spans="1:4">
+      <c r="A538">
+        <v>20</v>
+      </c>
+      <c r="B538" t="s">
+        <v>4</v>
+      </c>
+      <c r="C538">
+        <v>181</v>
+      </c>
+      <c r="D538" t="s">
+        <v>537</v>
+      </c>
+    </row>
+    <row r="539" spans="1:4">
+      <c r="A539">
+        <v>20</v>
+      </c>
+      <c r="B539" t="s">
+        <v>4</v>
+      </c>
+      <c r="C539">
+        <v>35</v>
+      </c>
+      <c r="D539" t="s">
+        <v>537</v>
+      </c>
+    </row>
+    <row r="540" spans="1:4">
+      <c r="A540">
+        <v>20</v>
+      </c>
+      <c r="B540" t="s">
+        <v>4</v>
+      </c>
+      <c r="C540">
+        <v>37</v>
+      </c>
+      <c r="D540" t="s">
+        <v>538</v>
+      </c>
+    </row>
+    <row r="541" spans="1:4">
+      <c r="A541">
+        <v>20</v>
+      </c>
+      <c r="B541" t="s">
+        <v>4</v>
+      </c>
+      <c r="C541">
+        <v>182</v>
+      </c>
+      <c r="D541" t="s">
+        <v>538</v>
+      </c>
+    </row>
+    <row r="542" spans="1:4">
+      <c r="A542">
+        <v>20</v>
+      </c>
+      <c r="B542" t="s">
+        <v>4</v>
+      </c>
+      <c r="C542">
+        <v>55</v>
+      </c>
+      <c r="D542" t="s">
+        <v>539</v>
+      </c>
+    </row>
+    <row r="543" spans="1:4">
+      <c r="A543">
+        <v>20</v>
+      </c>
+      <c r="B543" t="s">
+        <v>4</v>
+      </c>
+      <c r="C543">
+        <v>183</v>
+      </c>
+      <c r="D543" t="s">
+        <v>539</v>
+      </c>
+    </row>
+    <row r="544" spans="1:4">
+      <c r="A544">
+        <v>20</v>
+      </c>
+      <c r="B544" t="s">
+        <v>4</v>
+      </c>
+      <c r="C544">
+        <v>56</v>
+      </c>
+      <c r="D544" t="s">
+        <v>540</v>
+      </c>
+    </row>
+    <row r="545" spans="1:4">
+      <c r="A545">
+        <v>20</v>
+      </c>
+      <c r="B545" t="s">
+        <v>4</v>
+      </c>
+      <c r="C545">
+        <v>78</v>
+      </c>
+      <c r="D545" t="s">
+        <v>541</v>
+      </c>
+    </row>
+    <row r="546" spans="1:4">
+      <c r="A546">
+        <v>20</v>
+      </c>
+      <c r="B546" t="s">
+        <v>4</v>
+      </c>
+      <c r="C546">
+        <v>75</v>
+      </c>
+      <c r="D546" t="s">
+        <v>542</v>
+      </c>
+    </row>
+    <row r="547" spans="1:4">
+      <c r="A547">
+        <v>20</v>
+      </c>
+      <c r="B547" t="s">
+        <v>4</v>
+      </c>
+      <c r="C547">
+        <v>49</v>
+      </c>
+      <c r="D547" t="s">
+        <v>543</v>
+      </c>
+    </row>
+    <row r="548" spans="1:4">
+      <c r="A548">
+        <v>20</v>
+      </c>
+      <c r="B548" t="s">
+        <v>4</v>
+      </c>
+      <c r="C548">
+        <v>509</v>
+      </c>
+      <c r="D548" t="s">
+        <v>544</v>
+      </c>
+    </row>
+    <row r="549" spans="1:4">
+      <c r="A549">
+        <v>20</v>
+      </c>
+      <c r="B549" t="s">
+        <v>4</v>
+      </c>
+      <c r="C549">
+        <v>510</v>
+      </c>
+      <c r="D549" t="s">
+        <v>545</v>
+      </c>
+    </row>
+    <row r="550" spans="1:4">
+      <c r="A550">
+        <v>20</v>
+      </c>
+      <c r="B550" t="s">
+        <v>4</v>
+      </c>
+      <c r="C550">
+        <v>512</v>
+      </c>
+      <c r="D550" t="s">
+        <v>546</v>
+      </c>
+    </row>
+    <row r="551" spans="1:4">
+      <c r="A551">
+        <v>20</v>
+      </c>
+      <c r="B551" t="s">
+        <v>4</v>
+      </c>
+      <c r="C551">
+        <v>511</v>
+      </c>
+      <c r="D551" t="s">
+        <v>547</v>
+      </c>
+    </row>
+    <row r="552" spans="1:4">
+      <c r="A552">
+        <v>20</v>
+      </c>
+      <c r="B552" t="s">
+        <v>4</v>
+      </c>
+      <c r="C552">
+        <v>45</v>
+      </c>
+      <c r="D552" t="s">
+        <v>548</v>
+      </c>
+    </row>
+    <row r="553" spans="1:4">
+      <c r="A553">
+        <v>20</v>
+      </c>
+      <c r="B553" t="s">
+        <v>4</v>
+      </c>
+      <c r="C553">
+        <v>195</v>
+      </c>
+      <c r="D553" t="s">
+        <v>548</v>
+      </c>
+    </row>
+    <row r="554" spans="1:4">
+      <c r="A554">
+        <v>20</v>
+      </c>
+      <c r="B554" t="s">
+        <v>4</v>
+      </c>
+      <c r="C554">
+        <v>72</v>
+      </c>
+      <c r="D554" t="s">
+        <v>549</v>
+      </c>
+    </row>
+    <row r="555" spans="1:4">
+      <c r="A555">
+        <v>20</v>
+      </c>
+      <c r="B555" t="s">
+        <v>4</v>
+      </c>
+      <c r="C555">
+        <v>184</v>
+      </c>
+      <c r="D555" t="s">
+        <v>550</v>
+      </c>
+    </row>
+    <row r="556" spans="1:4">
+      <c r="A556">
+        <v>20</v>
+      </c>
+      <c r="B556" t="s">
+        <v>4</v>
+      </c>
+      <c r="C556">
+        <v>107</v>
+      </c>
+      <c r="D556" t="s">
+        <v>551</v>
+      </c>
+    </row>
+    <row r="557" spans="1:4">
+      <c r="A557">
+        <v>20</v>
+      </c>
+      <c r="B557" t="s">
+        <v>4</v>
+      </c>
+      <c r="C557">
+        <v>835</v>
+      </c>
+      <c r="D557" t="s">
+        <v>552</v>
+      </c>
+    </row>
+    <row r="558" spans="1:4">
+      <c r="A558">
+        <v>20</v>
+      </c>
+      <c r="B558" t="s">
+        <v>4</v>
+      </c>
+      <c r="C558">
+        <v>106</v>
+      </c>
+      <c r="D558" t="s">
+        <v>553</v>
+      </c>
+    </row>
+    <row r="559" spans="1:4">
+      <c r="A559">
+        <v>20</v>
+      </c>
+      <c r="B559" t="s">
+        <v>4</v>
+      </c>
+      <c r="C559">
+        <v>185</v>
+      </c>
+      <c r="D559" t="s">
+        <v>554</v>
+      </c>
+    </row>
+    <row r="560" spans="1:4">
+      <c r="A560">
+        <v>20</v>
+      </c>
+      <c r="B560" t="s">
+        <v>4</v>
+      </c>
+      <c r="C560">
+        <v>186</v>
+      </c>
+      <c r="D560" t="s">
+        <v>555</v>
+      </c>
+    </row>
+    <row r="561" spans="1:4">
+      <c r="A561">
+        <v>20</v>
+      </c>
+      <c r="B561" t="s">
+        <v>4</v>
+      </c>
+      <c r="C561">
+        <v>191</v>
+      </c>
+      <c r="D561" t="s">
+        <v>556</v>
+      </c>
+    </row>
+    <row r="562" spans="1:4">
+      <c r="A562">
+        <v>20</v>
+      </c>
+      <c r="B562" t="s">
+        <v>4</v>
+      </c>
+      <c r="C562">
+        <v>194</v>
+      </c>
+      <c r="D562" t="s">
+        <v>557</v>
+      </c>
+    </row>
+    <row r="563" spans="1:4">
+      <c r="A563">
+        <v>20</v>
+      </c>
+      <c r="B563" t="s">
+        <v>4</v>
+      </c>
+      <c r="C563">
+        <v>226</v>
+      </c>
+      <c r="D563" t="s">
+        <v>558</v>
+      </c>
+    </row>
+    <row r="564" spans="1:4">
+      <c r="A564">
+        <v>20</v>
+      </c>
+      <c r="B564" t="s">
+        <v>4</v>
+      </c>
+      <c r="C564">
+        <v>573</v>
+      </c>
+      <c r="D564" t="s">
+        <v>559</v>
+      </c>
+    </row>
+    <row r="565" spans="1:4">
+      <c r="A565">
+        <v>20</v>
+      </c>
+      <c r="B565" t="s">
+        <v>4</v>
+      </c>
+      <c r="C565">
+        <v>574</v>
+      </c>
+      <c r="D565" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="566" spans="1:4">
+      <c r="A566">
+        <v>20</v>
+      </c>
+      <c r="B566" t="s">
+        <v>4</v>
+      </c>
+      <c r="C566">
+        <v>576</v>
+      </c>
+      <c r="D566" t="s">
+        <v>561</v>
+      </c>
+    </row>
+    <row r="567" spans="1:4">
+      <c r="A567">
+        <v>20</v>
+      </c>
+      <c r="B567" t="s">
+        <v>4</v>
+      </c>
+      <c r="C567">
+        <v>575</v>
+      </c>
+      <c r="D567" t="s">
+        <v>562</v>
+      </c>
+    </row>
+    <row r="568" spans="1:4">
+      <c r="A568">
+        <v>20</v>
+      </c>
+      <c r="B568" t="s">
+        <v>4</v>
+      </c>
+      <c r="C568">
+        <v>577</v>
+      </c>
+      <c r="D568" t="s">
+        <v>563</v>
+      </c>
+    </row>
+    <row r="569" spans="1:4">
+      <c r="A569">
+        <v>20</v>
+      </c>
+      <c r="B569" t="s">
+        <v>4</v>
+      </c>
+      <c r="C569">
+        <v>578</v>
+      </c>
+      <c r="D569" t="s">
+        <v>564</v>
+      </c>
+    </row>
+    <row r="570" spans="1:4">
+      <c r="A570">
+        <v>20</v>
+      </c>
+      <c r="B570" t="s">
+        <v>4</v>
+      </c>
+      <c r="C570">
+        <v>580</v>
+      </c>
+      <c r="D570" t="s">
+        <v>565</v>
+      </c>
+    </row>
+    <row r="571" spans="1:4">
+      <c r="A571">
+        <v>20</v>
+      </c>
+      <c r="B571" t="s">
+        <v>4</v>
+      </c>
+      <c r="C571">
+        <v>579</v>
+      </c>
+      <c r="D571" t="s">
+        <v>566</v>
+      </c>
+    </row>
+    <row r="572" spans="1:4">
+      <c r="A572">
+        <v>20</v>
+      </c>
+      <c r="B572" t="s">
+        <v>4</v>
+      </c>
+      <c r="C572">
+        <v>581</v>
+      </c>
+      <c r="D572" t="s">
+        <v>567</v>
+      </c>
+    </row>
+    <row r="573" spans="1:4">
+      <c r="A573">
+        <v>20</v>
+      </c>
+      <c r="B573" t="s">
+        <v>4</v>
+      </c>
+      <c r="C573">
+        <v>582</v>
+      </c>
+      <c r="D573" t="s">
+        <v>568</v>
+      </c>
+    </row>
+    <row r="574" spans="1:4">
+      <c r="A574">
+        <v>20</v>
+      </c>
+      <c r="B574" t="s">
+        <v>4</v>
+      </c>
+      <c r="C574">
+        <v>584</v>
+      </c>
+      <c r="D574" t="s">
+        <v>569</v>
+      </c>
+    </row>
+    <row r="575" spans="1:4">
+      <c r="A575">
+        <v>20</v>
+      </c>
+      <c r="B575" t="s">
+        <v>4</v>
+      </c>
+      <c r="C575">
+        <v>583</v>
+      </c>
+      <c r="D575" t="s">
+        <v>570</v>
+      </c>
+    </row>
+    <row r="576" spans="1:4">
+      <c r="A576">
+        <v>20</v>
+      </c>
+      <c r="B576" t="s">
+        <v>4</v>
+      </c>
+      <c r="C576">
+        <v>585</v>
+      </c>
+      <c r="D576" t="s">
+        <v>571</v>
+      </c>
+    </row>
+    <row r="577" spans="1:4">
+      <c r="A577">
+        <v>20</v>
+      </c>
+      <c r="B577" t="s">
+        <v>4</v>
+      </c>
+      <c r="C577">
+        <v>586</v>
+      </c>
+      <c r="D577" t="s">
+        <v>572</v>
+      </c>
+    </row>
+    <row r="578" spans="1:4">
+      <c r="A578">
+        <v>20</v>
+      </c>
+      <c r="B578" t="s">
+        <v>4</v>
+      </c>
+      <c r="C578">
+        <v>588</v>
+      </c>
+      <c r="D578" t="s">
+        <v>573</v>
+      </c>
+    </row>
+    <row r="579" spans="1:4">
+      <c r="A579">
+        <v>20</v>
+      </c>
+      <c r="B579" t="s">
+        <v>4</v>
+      </c>
+      <c r="C579">
+        <v>587</v>
+      </c>
+      <c r="D579" t="s">
+        <v>574</v>
+      </c>
+    </row>
+    <row r="580" spans="1:4">
+      <c r="A580">
+        <v>20</v>
+      </c>
+      <c r="B580" t="s">
+        <v>4</v>
+      </c>
+      <c r="C580">
+        <v>589</v>
+      </c>
+      <c r="D580" t="s">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="581" spans="1:4">
+      <c r="A581">
+        <v>20</v>
+      </c>
+      <c r="B581" t="s">
+        <v>4</v>
+      </c>
+      <c r="C581">
+        <v>590</v>
+      </c>
+      <c r="D581" t="s">
+        <v>576</v>
+      </c>
+    </row>
+    <row r="582" spans="1:4">
+      <c r="A582">
+        <v>20</v>
+      </c>
+      <c r="B582" t="s">
+        <v>4</v>
+      </c>
+      <c r="C582">
+        <v>592</v>
+      </c>
+      <c r="D582" t="s">
+        <v>577</v>
+      </c>
+    </row>
+    <row r="583" spans="1:4">
+      <c r="A583">
+        <v>20</v>
+      </c>
+      <c r="B583" t="s">
+        <v>4</v>
+      </c>
+      <c r="C583">
+        <v>591</v>
+      </c>
+      <c r="D583" t="s">
+        <v>578</v>
+      </c>
+    </row>
+    <row r="584" spans="1:4">
+      <c r="A584">
+        <v>20</v>
+      </c>
+      <c r="B584" t="s">
+        <v>4</v>
+      </c>
+      <c r="C584">
+        <v>593</v>
+      </c>
+      <c r="D584" t="s">
+        <v>579</v>
+      </c>
+    </row>
+    <row r="585" spans="1:4">
+      <c r="A585">
+        <v>20</v>
+      </c>
+      <c r="B585" t="s">
+        <v>4</v>
+      </c>
+      <c r="C585">
+        <v>594</v>
+      </c>
+      <c r="D585" t="s">
+        <v>580</v>
+      </c>
+    </row>
+    <row r="586" spans="1:4">
+      <c r="A586">
+        <v>20</v>
+      </c>
+      <c r="B586" t="s">
+        <v>4</v>
+      </c>
+      <c r="C586">
+        <v>596</v>
+      </c>
+      <c r="D586" t="s">
+        <v>581</v>
+      </c>
+    </row>
+    <row r="587" spans="1:4">
+      <c r="A587">
+        <v>20</v>
+      </c>
+      <c r="B587" t="s">
+        <v>4</v>
+      </c>
+      <c r="C587">
+        <v>595</v>
+      </c>
+      <c r="D587" t="s">
+        <v>582</v>
+      </c>
+    </row>
+    <row r="588" spans="1:4">
+      <c r="A588">
+        <v>20</v>
+      </c>
+      <c r="B588" t="s">
+        <v>4</v>
+      </c>
+      <c r="C588">
+        <v>83</v>
+      </c>
+      <c r="D588" t="s">
+        <v>583</v>
+      </c>
+    </row>
+    <row r="589" spans="1:4">
+      <c r="A589">
+        <v>20</v>
+      </c>
+      <c r="B589" t="s">
+        <v>4</v>
+      </c>
+      <c r="C589">
+        <v>54</v>
+      </c>
+      <c r="D589" t="s">
+        <v>584</v>
+      </c>
+    </row>
+    <row r="590" spans="1:4">
+      <c r="A590">
+        <v>20</v>
+      </c>
+      <c r="B590" t="s">
+        <v>4</v>
+      </c>
+      <c r="C590">
+        <v>232</v>
+      </c>
+      <c r="D590" t="s">
+        <v>584</v>
+      </c>
+    </row>
+    <row r="591" spans="1:4">
+      <c r="A591">
+        <v>20</v>
+      </c>
+      <c r="B591" t="s">
+        <v>4</v>
+      </c>
+      <c r="C591">
+        <v>196</v>
+      </c>
+      <c r="D591" t="s">
+        <v>585</v>
+      </c>
+    </row>
+    <row r="592" spans="1:4">
+      <c r="A592">
+        <v>20</v>
+      </c>
+      <c r="B592" t="s">
+        <v>4</v>
+      </c>
+      <c r="C592">
+        <v>197</v>
+      </c>
+      <c r="D592" t="s">
+        <v>586</v>
+      </c>
+    </row>
+    <row r="593" spans="1:4">
+      <c r="A593">
+        <v>20</v>
+      </c>
+      <c r="B593" t="s">
+        <v>4</v>
+      </c>
+      <c r="C593">
+        <v>234</v>
+      </c>
+      <c r="D593" t="s">
+        <v>587</v>
+      </c>
+    </row>
+    <row r="594" spans="1:4">
+      <c r="A594">
+        <v>20</v>
+      </c>
+      <c r="B594" t="s">
+        <v>4</v>
+      </c>
+      <c r="C594">
+        <v>198</v>
+      </c>
+      <c r="D594" t="s">
+        <v>588</v>
+      </c>
+    </row>
+    <row r="595" spans="1:4">
+      <c r="A595">
+        <v>20</v>
+      </c>
+      <c r="B595" t="s">
+        <v>4</v>
+      </c>
+      <c r="C595">
+        <v>233</v>
+      </c>
+      <c r="D595" t="s">
+        <v>589</v>
+      </c>
+    </row>
+    <row r="596" spans="1:4">
+      <c r="A596">
+        <v>20</v>
+      </c>
+      <c r="B596" t="s">
+        <v>4</v>
+      </c>
+      <c r="C596">
+        <v>91</v>
+      </c>
+      <c r="D596" t="s">
+        <v>590</v>
+      </c>
+    </row>
+    <row r="597" spans="1:4">
+      <c r="A597">
+        <v>20</v>
+      </c>
+      <c r="B597" t="s">
+        <v>4</v>
+      </c>
+      <c r="C597">
+        <v>266</v>
+      </c>
+      <c r="D597" t="s">
+        <v>591</v>
+      </c>
+    </row>
+    <row r="598" spans="1:4">
+      <c r="A598">
+        <v>20</v>
+      </c>
+      <c r="B598" t="s">
+        <v>4</v>
+      </c>
+      <c r="C598">
+        <v>725</v>
+      </c>
+      <c r="D598" t="s">
+        <v>592</v>
+      </c>
+    </row>
+    <row r="599" spans="1:4">
+      <c r="A599">
+        <v>20</v>
+      </c>
+      <c r="B599" t="s">
+        <v>4</v>
+      </c>
+      <c r="C599">
+        <v>726</v>
+      </c>
+      <c r="D599" t="s">
+        <v>593</v>
+      </c>
+    </row>
+    <row r="600" spans="1:4">
+      <c r="A600">
+        <v>20</v>
+      </c>
+      <c r="B600" t="s">
+        <v>4</v>
+      </c>
+      <c r="C600">
+        <v>728</v>
+      </c>
+      <c r="D600" t="s">
+        <v>594</v>
+      </c>
+    </row>
+    <row r="601" spans="1:4">
+      <c r="A601">
+        <v>20</v>
+      </c>
+      <c r="B601" t="s">
+        <v>4</v>
+      </c>
+      <c r="C601">
+        <v>727</v>
+      </c>
+      <c r="D601" t="s">
+        <v>595</v>
+      </c>
+    </row>
+    <row r="602" spans="1:4">
+      <c r="A602">
+        <v>20</v>
+      </c>
+      <c r="B602" t="s">
+        <v>4</v>
+      </c>
+      <c r="C602">
         <v>267</v>
+      </c>
+      <c r="D602" t="s">
+        <v>596</v>
+      </c>
+    </row>
+    <row r="603" spans="1:4">
+      <c r="A603">
+        <v>20</v>
+      </c>
+      <c r="B603" t="s">
+        <v>4</v>
+      </c>
+      <c r="C603">
+        <v>92</v>
+      </c>
+      <c r="D603" t="s">
+        <v>597</v>
+      </c>
+    </row>
+    <row r="604" spans="1:4">
+      <c r="A604">
+        <v>20</v>
+      </c>
+      <c r="B604" t="s">
+        <v>4</v>
+      </c>
+      <c r="C604">
+        <v>200</v>
+      </c>
+      <c r="D604" t="s">
+        <v>598</v>
+      </c>
+    </row>
+    <row r="605" spans="1:4">
+      <c r="A605">
+        <v>20</v>
+      </c>
+      <c r="B605" t="s">
+        <v>4</v>
+      </c>
+      <c r="C605">
+        <v>127</v>
+      </c>
+      <c r="D605" t="s">
+        <v>599</v>
+      </c>
+    </row>
+    <row r="606" spans="1:4">
+      <c r="A606">
+        <v>20</v>
+      </c>
+      <c r="B606" t="s">
+        <v>4</v>
+      </c>
+      <c r="C606">
+        <v>245</v>
+      </c>
+      <c r="D606" t="s">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="607" spans="1:4">
+      <c r="A607">
+        <v>20</v>
+      </c>
+      <c r="B607" t="s">
+        <v>4</v>
+      </c>
+      <c r="C607">
+        <v>246</v>
+      </c>
+      <c r="D607" t="s">
+        <v>601</v>
+      </c>
+    </row>
+    <row r="608" spans="1:4">
+      <c r="A608">
+        <v>20</v>
+      </c>
+      <c r="B608" t="s">
+        <v>4</v>
+      </c>
+      <c r="C608">
+        <v>86</v>
+      </c>
+      <c r="D608" t="s">
+        <v>602</v>
+      </c>
+    </row>
+    <row r="609" spans="1:4">
+      <c r="A609">
+        <v>20</v>
+      </c>
+      <c r="B609" t="s">
+        <v>4</v>
+      </c>
+      <c r="C609">
+        <v>601</v>
+      </c>
+      <c r="D609" t="s">
+        <v>603</v>
+      </c>
+    </row>
+    <row r="610" spans="1:4">
+      <c r="A610">
+        <v>20</v>
+      </c>
+      <c r="B610" t="s">
+        <v>4</v>
+      </c>
+      <c r="C610">
+        <v>602</v>
+      </c>
+      <c r="D610" t="s">
+        <v>604</v>
+      </c>
+    </row>
+    <row r="611" spans="1:4">
+      <c r="A611">
+        <v>20</v>
+      </c>
+      <c r="B611" t="s">
+        <v>4</v>
+      </c>
+      <c r="C611">
+        <v>604</v>
+      </c>
+      <c r="D611" t="s">
+        <v>605</v>
+      </c>
+    </row>
+    <row r="612" spans="1:4">
+      <c r="A612">
+        <v>20</v>
+      </c>
+      <c r="B612" t="s">
+        <v>4</v>
+      </c>
+      <c r="C612">
+        <v>603</v>
+      </c>
+      <c r="D612" t="s">
+        <v>606</v>
+      </c>
+    </row>
+    <row r="613" spans="1:4">
+      <c r="A613">
+        <v>20</v>
+      </c>
+      <c r="B613" t="s">
+        <v>4</v>
+      </c>
+      <c r="C613">
+        <v>605</v>
+      </c>
+      <c r="D613" t="s">
+        <v>607</v>
+      </c>
+    </row>
+    <row r="614" spans="1:4">
+      <c r="A614">
+        <v>20</v>
+      </c>
+      <c r="B614" t="s">
+        <v>4</v>
+      </c>
+      <c r="C614">
+        <v>606</v>
+      </c>
+      <c r="D614" t="s">
+        <v>608</v>
+      </c>
+    </row>
+    <row r="615" spans="1:4">
+      <c r="A615">
+        <v>20</v>
+      </c>
+      <c r="B615" t="s">
+        <v>4</v>
+      </c>
+      <c r="C615">
+        <v>608</v>
+      </c>
+      <c r="D615" t="s">
+        <v>609</v>
+      </c>
+    </row>
+    <row r="616" spans="1:4">
+      <c r="A616">
+        <v>20</v>
+      </c>
+      <c r="B616" t="s">
+        <v>4</v>
+      </c>
+      <c r="C616">
+        <v>607</v>
+      </c>
+      <c r="D616" t="s">
+        <v>610</v>
+      </c>
+    </row>
+    <row r="617" spans="1:4">
+      <c r="A617">
+        <v>20</v>
+      </c>
+      <c r="B617" t="s">
+        <v>4</v>
+      </c>
+      <c r="C617">
+        <v>709</v>
+      </c>
+      <c r="D617" t="s">
+        <v>611</v>
+      </c>
+    </row>
+    <row r="618" spans="1:4">
+      <c r="A618">
+        <v>20</v>
+      </c>
+      <c r="B618" t="s">
+        <v>4</v>
+      </c>
+      <c r="C618">
+        <v>710</v>
+      </c>
+      <c r="D618" t="s">
+        <v>612</v>
+      </c>
+    </row>
+    <row r="619" spans="1:4">
+      <c r="A619">
+        <v>20</v>
+      </c>
+      <c r="B619" t="s">
+        <v>4</v>
+      </c>
+      <c r="C619">
+        <v>712</v>
+      </c>
+      <c r="D619" t="s">
+        <v>613</v>
+      </c>
+    </row>
+    <row r="620" spans="1:4">
+      <c r="A620">
+        <v>20</v>
+      </c>
+      <c r="B620" t="s">
+        <v>4</v>
+      </c>
+      <c r="C620">
+        <v>711</v>
+      </c>
+      <c r="D620" t="s">
+        <v>614</v>
+      </c>
+    </row>
+    <row r="621" spans="1:4">
+      <c r="A621">
+        <v>20</v>
+      </c>
+      <c r="B621" t="s">
+        <v>4</v>
+      </c>
+      <c r="C621">
+        <v>201</v>
+      </c>
+      <c r="D621" t="s">
+        <v>615</v>
+      </c>
+    </row>
+    <row r="622" spans="1:4">
+      <c r="A622">
+        <v>20</v>
+      </c>
+      <c r="B622" t="s">
+        <v>4</v>
+      </c>
+      <c r="C622">
+        <v>202</v>
+      </c>
+      <c r="D622" t="s">
+        <v>616</v>
+      </c>
+    </row>
+    <row r="623" spans="1:4">
+      <c r="A623">
+        <v>20</v>
+      </c>
+      <c r="B623" t="s">
+        <v>4</v>
+      </c>
+      <c r="C623">
+        <v>741</v>
+      </c>
+      <c r="D623" t="s">
+        <v>617</v>
+      </c>
+    </row>
+    <row r="624" spans="1:4">
+      <c r="A624">
+        <v>20</v>
+      </c>
+      <c r="B624" t="s">
+        <v>4</v>
+      </c>
+      <c r="C624">
+        <v>742</v>
+      </c>
+      <c r="D624" t="s">
+        <v>618</v>
+      </c>
+    </row>
+    <row r="625" spans="1:4">
+      <c r="A625">
+        <v>20</v>
+      </c>
+      <c r="B625" t="s">
+        <v>4</v>
+      </c>
+      <c r="C625">
+        <v>744</v>
+      </c>
+      <c r="D625" t="s">
+        <v>619</v>
+      </c>
+    </row>
+    <row r="626" spans="1:4">
+      <c r="A626">
+        <v>20</v>
+      </c>
+      <c r="B626" t="s">
+        <v>4</v>
+      </c>
+      <c r="C626">
+        <v>743</v>
+      </c>
+      <c r="D626" t="s">
+        <v>620</v>
+      </c>
+    </row>
+    <row r="627" spans="1:4">
+      <c r="A627">
+        <v>20</v>
+      </c>
+      <c r="B627" t="s">
+        <v>4</v>
+      </c>
+      <c r="C627">
+        <v>69</v>
+      </c>
+      <c r="D627" t="s">
+        <v>621</v>
+      </c>
+    </row>
+    <row r="628" spans="1:4">
+      <c r="A628">
+        <v>20</v>
+      </c>
+      <c r="B628" t="s">
+        <v>4</v>
+      </c>
+      <c r="C628">
+        <v>131</v>
+      </c>
+      <c r="D628" t="s">
+        <v>622</v>
+      </c>
+    </row>
+    <row r="629" spans="1:4">
+      <c r="A629">
+        <v>20</v>
+      </c>
+      <c r="B629" t="s">
+        <v>4</v>
+      </c>
+      <c r="C629">
+        <v>247</v>
+      </c>
+      <c r="D629" t="s">
+        <v>623</v>
+      </c>
+    </row>
+    <row r="630" spans="1:4">
+      <c r="A630">
+        <v>20</v>
+      </c>
+      <c r="B630" t="s">
+        <v>4</v>
+      </c>
+      <c r="C630">
+        <v>204</v>
+      </c>
+      <c r="D630" t="s">
+        <v>624</v>
+      </c>
+    </row>
+    <row r="631" spans="1:4">
+      <c r="A631">
+        <v>20</v>
+      </c>
+      <c r="B631" t="s">
+        <v>4</v>
+      </c>
+      <c r="C631">
+        <v>89</v>
+      </c>
+      <c r="D631" t="s">
+        <v>625</v>
+      </c>
+    </row>
+    <row r="632" spans="1:4">
+      <c r="A632">
+        <v>20</v>
+      </c>
+      <c r="B632" t="s">
+        <v>4</v>
+      </c>
+      <c r="C632">
+        <v>268</v>
+      </c>
+      <c r="D632" t="s">
+        <v>626</v>
+      </c>
+    </row>
+    <row r="633" spans="1:4">
+      <c r="A633">
+        <v>20</v>
+      </c>
+      <c r="B633" t="s">
+        <v>4</v>
+      </c>
+      <c r="C633">
+        <v>108</v>
+      </c>
+      <c r="D633" t="s">
+        <v>627</v>
+      </c>
+    </row>
+    <row r="634" spans="1:4">
+      <c r="A634">
+        <v>20</v>
+      </c>
+      <c r="B634" t="s">
+        <v>4</v>
+      </c>
+      <c r="C634">
+        <v>57</v>
+      </c>
+      <c r="D634" t="s">
+        <v>628</v>
+      </c>
+    </row>
+    <row r="635" spans="1:4">
+      <c r="A635">
+        <v>20</v>
+      </c>
+      <c r="B635" t="s">
+        <v>4</v>
+      </c>
+      <c r="C635">
+        <v>205</v>
+      </c>
+      <c r="D635" t="s">
+        <v>628</v>
+      </c>
+    </row>
+    <row r="636" spans="1:4">
+      <c r="A636">
+        <v>20</v>
+      </c>
+      <c r="B636" t="s">
+        <v>4</v>
+      </c>
+      <c r="C636">
+        <v>541</v>
+      </c>
+      <c r="D636" t="s">
+        <v>629</v>
+      </c>
+    </row>
+    <row r="637" spans="1:4">
+      <c r="A637">
+        <v>20</v>
+      </c>
+      <c r="B637" t="s">
+        <v>4</v>
+      </c>
+      <c r="C637">
+        <v>542</v>
+      </c>
+      <c r="D637" t="s">
+        <v>630</v>
+      </c>
+    </row>
+    <row r="638" spans="1:4">
+      <c r="A638">
+        <v>20</v>
+      </c>
+      <c r="B638" t="s">
+        <v>4</v>
+      </c>
+      <c r="C638">
+        <v>544</v>
+      </c>
+      <c r="D638" t="s">
+        <v>631</v>
+      </c>
+    </row>
+    <row r="639" spans="1:4">
+      <c r="A639">
+        <v>20</v>
+      </c>
+      <c r="B639" t="s">
+        <v>4</v>
+      </c>
+      <c r="C639">
+        <v>543</v>
+      </c>
+      <c r="D639" t="s">
+        <v>632</v>
+      </c>
+    </row>
+    <row r="640" spans="1:4">
+      <c r="A640">
+        <v>20</v>
+      </c>
+      <c r="B640" t="s">
+        <v>4</v>
+      </c>
+      <c r="C640">
+        <v>248</v>
+      </c>
+      <c r="D640" t="s">
+        <v>633</v>
+      </c>
+    </row>
+    <row r="641" spans="1:4">
+      <c r="A641">
+        <v>20</v>
+      </c>
+      <c r="B641" t="s">
+        <v>4</v>
+      </c>
+      <c r="C641">
+        <v>253</v>
+      </c>
+      <c r="D641" t="s">
+        <v>634</v>
+      </c>
+    </row>
+    <row r="642" spans="1:4">
+      <c r="A642">
+        <v>20</v>
+      </c>
+      <c r="B642" t="s">
+        <v>4</v>
+      </c>
+      <c r="C642">
+        <v>264</v>
+      </c>
+      <c r="D642" t="s">
+        <v>635</v>
+      </c>
+    </row>
+    <row r="643" spans="1:4">
+      <c r="A643">
+        <v>20</v>
+      </c>
+      <c r="B643" t="s">
+        <v>4</v>
+      </c>
+      <c r="C643">
+        <v>833</v>
+      </c>
+      <c r="D643" t="s">
+        <v>636</v>
+      </c>
+    </row>
+    <row r="644" spans="1:4">
+      <c r="A644">
+        <v>20</v>
+      </c>
+      <c r="B644" t="s">
+        <v>4</v>
+      </c>
+      <c r="C644">
+        <v>206</v>
+      </c>
+      <c r="D644" t="s">
+        <v>637</v>
+      </c>
+    </row>
+    <row r="645" spans="1:4">
+      <c r="A645">
+        <v>20</v>
+      </c>
+      <c r="B645" t="s">
+        <v>4</v>
+      </c>
+      <c r="C645">
+        <v>34</v>
+      </c>
+      <c r="D645" t="s">
+        <v>637</v>
+      </c>
+    </row>
+    <row r="646" spans="1:4">
+      <c r="A646">
+        <v>20</v>
+      </c>
+      <c r="B646" t="s">
+        <v>4</v>
+      </c>
+      <c r="C646">
+        <v>315</v>
+      </c>
+      <c r="D646" t="s">
+        <v>638</v>
+      </c>
+    </row>
+    <row r="647" spans="1:4">
+      <c r="A647">
+        <v>20</v>
+      </c>
+      <c r="B647" t="s">
+        <v>4</v>
+      </c>
+      <c r="C647">
+        <v>316</v>
+      </c>
+      <c r="D647" t="s">
+        <v>639</v>
+      </c>
+    </row>
+    <row r="648" spans="1:4">
+      <c r="A648">
+        <v>20</v>
+      </c>
+      <c r="B648" t="s">
+        <v>4</v>
+      </c>
+      <c r="C648">
+        <v>318</v>
+      </c>
+      <c r="D648" t="s">
+        <v>640</v>
+      </c>
+    </row>
+    <row r="649" spans="1:4">
+      <c r="A649">
+        <v>20</v>
+      </c>
+      <c r="B649" t="s">
+        <v>4</v>
+      </c>
+      <c r="C649">
+        <v>317</v>
+      </c>
+      <c r="D649" t="s">
+        <v>641</v>
+      </c>
+    </row>
+    <row r="650" spans="1:4">
+      <c r="A650">
+        <v>20</v>
+      </c>
+      <c r="B650" t="s">
+        <v>4</v>
+      </c>
+      <c r="C650">
+        <v>303</v>
+      </c>
+      <c r="D650" t="s">
+        <v>642</v>
+      </c>
+    </row>
+    <row r="651" spans="1:4">
+      <c r="A651">
+        <v>20</v>
+      </c>
+      <c r="B651" t="s">
+        <v>4</v>
+      </c>
+      <c r="C651">
+        <v>304</v>
+      </c>
+      <c r="D651" t="s">
+        <v>643</v>
+      </c>
+    </row>
+    <row r="652" spans="1:4">
+      <c r="A652">
+        <v>20</v>
+      </c>
+      <c r="B652" t="s">
+        <v>4</v>
+      </c>
+      <c r="C652">
+        <v>306</v>
+      </c>
+      <c r="D652" t="s">
+        <v>644</v>
+      </c>
+    </row>
+    <row r="653" spans="1:4">
+      <c r="A653">
+        <v>20</v>
+      </c>
+      <c r="B653" t="s">
+        <v>4</v>
+      </c>
+      <c r="C653">
+        <v>305</v>
+      </c>
+      <c r="D653" t="s">
+        <v>645</v>
+      </c>
+    </row>
+    <row r="654" spans="1:4">
+      <c r="A654">
+        <v>20</v>
+      </c>
+      <c r="B654" t="s">
+        <v>4</v>
+      </c>
+      <c r="C654">
+        <v>207</v>
+      </c>
+      <c r="D654" t="s">
+        <v>646</v>
+      </c>
+    </row>
+    <row r="655" spans="1:4">
+      <c r="A655">
+        <v>20</v>
+      </c>
+      <c r="B655" t="s">
+        <v>4</v>
+      </c>
+      <c r="C655">
+        <v>116</v>
+      </c>
+      <c r="D655" t="s">
+        <v>647</v>
+      </c>
+    </row>
+    <row r="656" spans="1:4">
+      <c r="A656">
+        <v>20</v>
+      </c>
+      <c r="B656" t="s">
+        <v>4</v>
+      </c>
+      <c r="C656">
+        <v>50</v>
+      </c>
+      <c r="D656" t="s">
+        <v>648</v>
+      </c>
+    </row>
+    <row r="657" spans="1:4">
+      <c r="A657">
+        <v>20</v>
+      </c>
+      <c r="B657" t="s">
+        <v>4</v>
+      </c>
+      <c r="C657">
+        <v>208</v>
+      </c>
+      <c r="D657" t="s">
+        <v>649</v>
+      </c>
+    </row>
+    <row r="658" spans="1:4">
+      <c r="A658">
+        <v>20</v>
+      </c>
+      <c r="B658" t="s">
+        <v>4</v>
+      </c>
+      <c r="C658">
+        <v>371</v>
+      </c>
+      <c r="D658" t="s">
+        <v>650</v>
+      </c>
+    </row>
+    <row r="659" spans="1:4">
+      <c r="A659">
+        <v>20</v>
+      </c>
+      <c r="B659" t="s">
+        <v>4</v>
+      </c>
+      <c r="C659">
+        <v>372</v>
+      </c>
+      <c r="D659" t="s">
+        <v>651</v>
+      </c>
+    </row>
+    <row r="660" spans="1:4">
+      <c r="A660">
+        <v>20</v>
+      </c>
+      <c r="B660" t="s">
+        <v>4</v>
+      </c>
+      <c r="C660">
+        <v>374</v>
+      </c>
+      <c r="D660" t="s">
+        <v>652</v>
+      </c>
+    </row>
+    <row r="661" spans="1:4">
+      <c r="A661">
+        <v>20</v>
+      </c>
+      <c r="B661" t="s">
+        <v>4</v>
+      </c>
+      <c r="C661">
+        <v>373</v>
+      </c>
+      <c r="D661" t="s">
+        <v>653</v>
+      </c>
+    </row>
+    <row r="662" spans="1:4">
+      <c r="A662">
+        <v>20</v>
+      </c>
+      <c r="B662" t="s">
+        <v>4</v>
+      </c>
+      <c r="C662">
+        <v>637</v>
+      </c>
+      <c r="D662" t="s">
+        <v>654</v>
+      </c>
+    </row>
+    <row r="663" spans="1:4">
+      <c r="A663">
+        <v>20</v>
+      </c>
+      <c r="B663" t="s">
+        <v>4</v>
+      </c>
+      <c r="C663">
+        <v>638</v>
+      </c>
+      <c r="D663" t="s">
+        <v>655</v>
+      </c>
+    </row>
+    <row r="664" spans="1:4">
+      <c r="A664">
+        <v>20</v>
+      </c>
+      <c r="B664" t="s">
+        <v>4</v>
+      </c>
+      <c r="C664">
+        <v>640</v>
+      </c>
+      <c r="D664" t="s">
+        <v>656</v>
+      </c>
+    </row>
+    <row r="665" spans="1:4">
+      <c r="A665">
+        <v>20</v>
+      </c>
+      <c r="B665" t="s">
+        <v>4</v>
+      </c>
+      <c r="C665">
+        <v>639</v>
+      </c>
+      <c r="D665" t="s">
+        <v>657</v>
+      </c>
+    </row>
+    <row r="666" spans="1:4">
+      <c r="A666">
+        <v>20</v>
+      </c>
+      <c r="B666" t="s">
+        <v>4</v>
+      </c>
+      <c r="C666">
+        <v>649</v>
+      </c>
+      <c r="D666" t="s">
+        <v>658</v>
+      </c>
+    </row>
+    <row r="667" spans="1:4">
+      <c r="A667">
+        <v>20</v>
+      </c>
+      <c r="B667" t="s">
+        <v>4</v>
+      </c>
+      <c r="C667">
+        <v>209</v>
+      </c>
+      <c r="D667" t="s">
+        <v>658</v>
+      </c>
+    </row>
+    <row r="668" spans="1:4">
+      <c r="A668">
+        <v>20</v>
+      </c>
+      <c r="B668" t="s">
+        <v>4</v>
+      </c>
+      <c r="C668">
+        <v>650</v>
+      </c>
+      <c r="D668" t="s">
+        <v>659</v>
+      </c>
+    </row>
+    <row r="669" spans="1:4">
+      <c r="A669">
+        <v>20</v>
+      </c>
+      <c r="B669" t="s">
+        <v>4</v>
+      </c>
+      <c r="C669">
+        <v>652</v>
+      </c>
+      <c r="D669" t="s">
+        <v>660</v>
+      </c>
+    </row>
+    <row r="670" spans="1:4">
+      <c r="A670">
+        <v>20</v>
+      </c>
+      <c r="B670" t="s">
+        <v>4</v>
+      </c>
+      <c r="C670">
+        <v>651</v>
+      </c>
+      <c r="D670" t="s">
+        <v>661</v>
+      </c>
+    </row>
+    <row r="671" spans="1:4">
+      <c r="A671">
+        <v>20</v>
+      </c>
+      <c r="B671" t="s">
+        <v>4</v>
+      </c>
+      <c r="C671">
+        <v>287</v>
+      </c>
+      <c r="D671" t="s">
+        <v>662</v>
+      </c>
+    </row>
+    <row r="672" spans="1:4">
+      <c r="A672">
+        <v>20</v>
+      </c>
+      <c r="B672" t="s">
+        <v>4</v>
+      </c>
+      <c r="C672">
+        <v>288</v>
+      </c>
+      <c r="D672" t="s">
+        <v>663</v>
+      </c>
+    </row>
+    <row r="673" spans="1:4">
+      <c r="A673">
+        <v>20</v>
+      </c>
+      <c r="B673" t="s">
+        <v>4</v>
+      </c>
+      <c r="C673">
+        <v>290</v>
+      </c>
+      <c r="D673" t="s">
+        <v>664</v>
+      </c>
+    </row>
+    <row r="674" spans="1:4">
+      <c r="A674">
+        <v>20</v>
+      </c>
+      <c r="B674" t="s">
+        <v>4</v>
+      </c>
+      <c r="C674">
+        <v>289</v>
+      </c>
+      <c r="D674" t="s">
+        <v>665</v>
+      </c>
+    </row>
+    <row r="675" spans="1:4">
+      <c r="A675">
+        <v>20</v>
+      </c>
+      <c r="B675" t="s">
+        <v>4</v>
+      </c>
+      <c r="C675">
+        <v>621</v>
+      </c>
+      <c r="D675" t="s">
+        <v>666</v>
+      </c>
+    </row>
+    <row r="676" spans="1:4">
+      <c r="A676">
+        <v>20</v>
+      </c>
+      <c r="B676" t="s">
+        <v>4</v>
+      </c>
+      <c r="C676">
+        <v>622</v>
+      </c>
+      <c r="D676" t="s">
+        <v>667</v>
+      </c>
+    </row>
+    <row r="677" spans="1:4">
+      <c r="A677">
+        <v>20</v>
+      </c>
+      <c r="B677" t="s">
+        <v>4</v>
+      </c>
+      <c r="C677">
+        <v>624</v>
+      </c>
+      <c r="D677" t="s">
+        <v>668</v>
+      </c>
+    </row>
+    <row r="678" spans="1:4">
+      <c r="A678">
+        <v>20</v>
+      </c>
+      <c r="B678" t="s">
+        <v>4</v>
+      </c>
+      <c r="C678">
+        <v>623</v>
+      </c>
+      <c r="D678" t="s">
+        <v>669</v>
+      </c>
+    </row>
+    <row r="679" spans="1:4">
+      <c r="A679">
+        <v>20</v>
+      </c>
+      <c r="B679" t="s">
+        <v>4</v>
+      </c>
+      <c r="C679">
+        <v>119</v>
+      </c>
+      <c r="D679" t="s">
+        <v>670</v>
+      </c>
+    </row>
+    <row r="680" spans="1:4">
+      <c r="A680">
+        <v>20</v>
+      </c>
+      <c r="B680" t="s">
+        <v>4</v>
+      </c>
+      <c r="C680">
+        <v>81</v>
+      </c>
+      <c r="D680" t="s">
+        <v>671</v>
+      </c>
+    </row>
+    <row r="681" spans="1:4">
+      <c r="A681">
+        <v>20</v>
+      </c>
+      <c r="B681" t="s">
+        <v>4</v>
+      </c>
+      <c r="C681">
+        <v>117</v>
+      </c>
+      <c r="D681" t="s">
+        <v>672</v>
+      </c>
+    </row>
+    <row r="682" spans="1:4">
+      <c r="A682">
+        <v>20</v>
+      </c>
+      <c r="B682" t="s">
+        <v>4</v>
+      </c>
+      <c r="C682">
+        <v>210</v>
+      </c>
+      <c r="D682" t="s">
+        <v>673</v>
+      </c>
+    </row>
+    <row r="683" spans="1:4">
+      <c r="A683">
+        <v>20</v>
+      </c>
+      <c r="B683" t="s">
+        <v>4</v>
+      </c>
+      <c r="C683">
+        <v>101</v>
+      </c>
+      <c r="D683" t="s">
+        <v>674</v>
+      </c>
+    </row>
+    <row r="684" spans="1:4">
+      <c r="A684">
+        <v>20</v>
+      </c>
+      <c r="B684" t="s">
+        <v>4</v>
+      </c>
+      <c r="C684">
+        <v>705</v>
+      </c>
+      <c r="D684" t="s">
+        <v>675</v>
+      </c>
+    </row>
+    <row r="685" spans="1:4">
+      <c r="A685">
+        <v>20</v>
+      </c>
+      <c r="B685" t="s">
+        <v>4</v>
+      </c>
+      <c r="C685">
+        <v>706</v>
+      </c>
+      <c r="D685" t="s">
+        <v>676</v>
+      </c>
+    </row>
+    <row r="686" spans="1:4">
+      <c r="A686">
+        <v>20</v>
+      </c>
+      <c r="B686" t="s">
+        <v>4</v>
+      </c>
+      <c r="C686">
+        <v>708</v>
+      </c>
+      <c r="D686" t="s">
+        <v>677</v>
+      </c>
+    </row>
+    <row r="687" spans="1:4">
+      <c r="A687">
+        <v>20</v>
+      </c>
+      <c r="B687" t="s">
+        <v>4</v>
+      </c>
+      <c r="C687">
+        <v>707</v>
+      </c>
+      <c r="D687" t="s">
+        <v>678</v>
+      </c>
+    </row>
+    <row r="688" spans="1:4">
+      <c r="A688">
+        <v>20</v>
+      </c>
+      <c r="B688" t="s">
+        <v>4</v>
+      </c>
+      <c r="C688">
+        <v>52</v>
+      </c>
+      <c r="D688" t="s">
+        <v>679</v>
+      </c>
+    </row>
+    <row r="689" spans="1:4">
+      <c r="A689">
+        <v>20</v>
+      </c>
+      <c r="B689" t="s">
+        <v>4</v>
+      </c>
+      <c r="C689">
+        <v>211</v>
+      </c>
+      <c r="D689" t="s">
+        <v>680</v>
+      </c>
+    </row>
+    <row r="690" spans="1:4">
+      <c r="A690">
+        <v>20</v>
+      </c>
+      <c r="B690" t="s">
+        <v>4</v>
+      </c>
+      <c r="C690">
+        <v>212</v>
+      </c>
+      <c r="D690" t="s">
+        <v>681</v>
+      </c>
+    </row>
+    <row r="691" spans="1:4">
+      <c r="A691">
+        <v>20</v>
+      </c>
+      <c r="B691" t="s">
+        <v>4</v>
+      </c>
+      <c r="C691">
+        <v>250</v>
+      </c>
+      <c r="D691" t="s">
+        <v>682</v>
+      </c>
+    </row>
+    <row r="692" spans="1:4">
+      <c r="A692">
+        <v>20</v>
+      </c>
+      <c r="B692" t="s">
+        <v>4</v>
+      </c>
+      <c r="C692">
+        <v>249</v>
+      </c>
+      <c r="D692" t="s">
+        <v>683</v>
+      </c>
+    </row>
+    <row r="693" spans="1:4">
+      <c r="A693">
+        <v>20</v>
+      </c>
+      <c r="B693" t="s">
+        <v>4</v>
+      </c>
+      <c r="C693">
+        <v>251</v>
+      </c>
+      <c r="D693" t="s">
+        <v>684</v>
+      </c>
+    </row>
+    <row r="694" spans="1:4">
+      <c r="A694">
+        <v>20</v>
+      </c>
+      <c r="B694" t="s">
+        <v>4</v>
+      </c>
+      <c r="C694">
+        <v>252</v>
+      </c>
+      <c r="D694" t="s">
+        <v>685</v>
+      </c>
+    </row>
+    <row r="695" spans="1:4">
+      <c r="A695">
+        <v>20</v>
+      </c>
+      <c r="B695" t="s">
+        <v>4</v>
+      </c>
+      <c r="C695">
+        <v>104</v>
+      </c>
+      <c r="D695" t="s">
+        <v>686</v>
+      </c>
+    </row>
+    <row r="696" spans="1:4">
+      <c r="A696">
+        <v>20</v>
+      </c>
+      <c r="B696" t="s">
+        <v>4</v>
+      </c>
+      <c r="C696">
+        <v>213</v>
+      </c>
+      <c r="D696" t="s">
+        <v>687</v>
+      </c>
+    </row>
+    <row r="697" spans="1:4">
+      <c r="A697">
+        <v>20</v>
+      </c>
+      <c r="B697" t="s">
+        <v>4</v>
+      </c>
+      <c r="C697">
+        <v>645</v>
+      </c>
+      <c r="D697" t="s">
+        <v>688</v>
+      </c>
+    </row>
+    <row r="698" spans="1:4">
+      <c r="A698">
+        <v>20</v>
+      </c>
+      <c r="B698" t="s">
+        <v>4</v>
+      </c>
+      <c r="C698">
+        <v>646</v>
+      </c>
+      <c r="D698" t="s">
+        <v>689</v>
+      </c>
+    </row>
+    <row r="699" spans="1:4">
+      <c r="A699">
+        <v>20</v>
+      </c>
+      <c r="B699" t="s">
+        <v>4</v>
+      </c>
+      <c r="C699">
+        <v>648</v>
+      </c>
+      <c r="D699" t="s">
+        <v>690</v>
+      </c>
+    </row>
+    <row r="700" spans="1:4">
+      <c r="A700">
+        <v>20</v>
+      </c>
+      <c r="B700" t="s">
+        <v>4</v>
+      </c>
+      <c r="C700">
+        <v>647</v>
+      </c>
+      <c r="D700" t="s">
+        <v>691</v>
+      </c>
+    </row>
+    <row r="701" spans="1:4">
+      <c r="A701">
+        <v>20</v>
+      </c>
+      <c r="B701" t="s">
+        <v>4</v>
+      </c>
+      <c r="C701">
+        <v>375</v>
+      </c>
+      <c r="D701" t="s">
+        <v>692</v>
+      </c>
+    </row>
+    <row r="702" spans="1:4">
+      <c r="A702">
+        <v>20</v>
+      </c>
+      <c r="B702" t="s">
+        <v>4</v>
+      </c>
+      <c r="C702">
+        <v>376</v>
+      </c>
+      <c r="D702" t="s">
+        <v>693</v>
+      </c>
+    </row>
+    <row r="703" spans="1:4">
+      <c r="A703">
+        <v>20</v>
+      </c>
+      <c r="B703" t="s">
+        <v>4</v>
+      </c>
+      <c r="C703">
+        <v>378</v>
+      </c>
+      <c r="D703" t="s">
+        <v>694</v>
+      </c>
+    </row>
+    <row r="704" spans="1:4">
+      <c r="A704">
+        <v>20</v>
+      </c>
+      <c r="B704" t="s">
+        <v>4</v>
+      </c>
+      <c r="C704">
+        <v>377</v>
+      </c>
+      <c r="D704" t="s">
+        <v>695</v>
+      </c>
+    </row>
+    <row r="705" spans="1:4">
+      <c r="A705">
+        <v>20</v>
+      </c>
+      <c r="B705" t="s">
+        <v>4</v>
+      </c>
+      <c r="C705">
+        <v>367</v>
+      </c>
+      <c r="D705" t="s">
+        <v>696</v>
+      </c>
+    </row>
+    <row r="706" spans="1:4">
+      <c r="A706">
+        <v>20</v>
+      </c>
+      <c r="B706" t="s">
+        <v>4</v>
+      </c>
+      <c r="C706">
+        <v>368</v>
+      </c>
+      <c r="D706" t="s">
+        <v>697</v>
+      </c>
+    </row>
+    <row r="707" spans="1:4">
+      <c r="A707">
+        <v>20</v>
+      </c>
+      <c r="B707" t="s">
+        <v>4</v>
+      </c>
+      <c r="C707">
+        <v>370</v>
+      </c>
+      <c r="D707" t="s">
+        <v>698</v>
+      </c>
+    </row>
+    <row r="708" spans="1:4">
+      <c r="A708">
+        <v>20</v>
+      </c>
+      <c r="B708" t="s">
+        <v>4</v>
+      </c>
+      <c r="C708">
+        <v>369</v>
+      </c>
+      <c r="D708" t="s">
+        <v>699</v>
+      </c>
+    </row>
+    <row r="709" spans="1:4">
+      <c r="A709">
+        <v>20</v>
+      </c>
+      <c r="B709" t="s">
+        <v>4</v>
+      </c>
+      <c r="C709">
+        <v>481</v>
+      </c>
+      <c r="D709" t="s">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="710" spans="1:4">
+      <c r="A710">
+        <v>20</v>
+      </c>
+      <c r="B710" t="s">
+        <v>4</v>
+      </c>
+      <c r="C710">
+        <v>482</v>
+      </c>
+      <c r="D710" t="s">
+        <v>701</v>
+      </c>
+    </row>
+    <row r="711" spans="1:4">
+      <c r="A711">
+        <v>20</v>
+      </c>
+      <c r="B711" t="s">
+        <v>4</v>
+      </c>
+      <c r="C711">
+        <v>484</v>
+      </c>
+      <c r="D711" t="s">
+        <v>702</v>
+      </c>
+    </row>
+    <row r="712" spans="1:4">
+      <c r="A712">
+        <v>20</v>
+      </c>
+      <c r="B712" t="s">
+        <v>4</v>
+      </c>
+      <c r="C712">
+        <v>483</v>
+      </c>
+      <c r="D712" t="s">
+        <v>703</v>
+      </c>
+    </row>
+    <row r="713" spans="1:4">
+      <c r="A713">
+        <v>20</v>
+      </c>
+      <c r="B713" t="s">
+        <v>4</v>
+      </c>
+      <c r="C713">
+        <v>112</v>
+      </c>
+      <c r="D713" t="s">
+        <v>704</v>
+      </c>
+    </row>
+    <row r="714" spans="1:4">
+      <c r="A714">
+        <v>20</v>
+      </c>
+      <c r="B714" t="s">
+        <v>4</v>
+      </c>
+      <c r="C714">
+        <v>779</v>
+      </c>
+      <c r="D714" t="s">
+        <v>705</v>
+      </c>
+    </row>
+    <row r="715" spans="1:4">
+      <c r="A715">
+        <v>20</v>
+      </c>
+      <c r="B715" t="s">
+        <v>4</v>
+      </c>
+      <c r="C715">
+        <v>809</v>
+      </c>
+      <c r="D715" t="s">
+        <v>706</v>
+      </c>
+    </row>
+    <row r="716" spans="1:4">
+      <c r="A716">
+        <v>20</v>
+      </c>
+      <c r="B716" t="s">
+        <v>4</v>
+      </c>
+      <c r="C716">
+        <v>775</v>
+      </c>
+      <c r="D716" t="s">
+        <v>707</v>
+      </c>
+    </row>
+    <row r="717" spans="1:4">
+      <c r="A717">
+        <v>20</v>
+      </c>
+      <c r="B717" t="s">
+        <v>4</v>
+      </c>
+      <c r="C717">
+        <v>773</v>
+      </c>
+      <c r="D717" t="s">
+        <v>708</v>
+      </c>
+    </row>
+    <row r="718" spans="1:4">
+      <c r="A718">
+        <v>20</v>
+      </c>
+      <c r="B718" t="s">
+        <v>4</v>
+      </c>
+      <c r="C718">
+        <v>782</v>
+      </c>
+      <c r="D718" t="s">
+        <v>709</v>
+      </c>
+    </row>
+    <row r="719" spans="1:4">
+      <c r="A719">
+        <v>20</v>
+      </c>
+      <c r="B719" t="s">
+        <v>4</v>
+      </c>
+      <c r="C719">
+        <v>780</v>
+      </c>
+      <c r="D719" t="s">
+        <v>710</v>
+      </c>
+    </row>
+    <row r="720" spans="1:4">
+      <c r="A720">
+        <v>20</v>
+      </c>
+      <c r="B720" t="s">
+        <v>4</v>
+      </c>
+      <c r="C720">
+        <v>795</v>
+      </c>
+      <c r="D720" t="s">
+        <v>711</v>
+      </c>
+    </row>
+    <row r="721" spans="1:4">
+      <c r="A721">
+        <v>20</v>
+      </c>
+      <c r="B721" t="s">
+        <v>4</v>
+      </c>
+      <c r="C721">
+        <v>781</v>
+      </c>
+      <c r="D721" t="s">
+        <v>712</v>
+      </c>
+    </row>
+    <row r="722" spans="1:4">
+      <c r="A722">
+        <v>20</v>
+      </c>
+      <c r="B722" t="s">
+        <v>4</v>
+      </c>
+      <c r="C722">
+        <v>788</v>
+      </c>
+      <c r="D722" t="s">
+        <v>713</v>
+      </c>
+    </row>
+    <row r="723" spans="1:4">
+      <c r="A723">
+        <v>20</v>
+      </c>
+      <c r="B723" t="s">
+        <v>4</v>
+      </c>
+      <c r="C723">
+        <v>789</v>
+      </c>
+      <c r="D723" t="s">
+        <v>714</v>
+      </c>
+    </row>
+    <row r="724" spans="1:4">
+      <c r="A724">
+        <v>20</v>
+      </c>
+      <c r="B724" t="s">
+        <v>4</v>
+      </c>
+      <c r="C724">
+        <v>790</v>
+      </c>
+      <c r="D724" t="s">
+        <v>715</v>
+      </c>
+    </row>
+    <row r="725" spans="1:4">
+      <c r="A725">
+        <v>20</v>
+      </c>
+      <c r="B725" t="s">
+        <v>4</v>
+      </c>
+      <c r="C725">
+        <v>784</v>
+      </c>
+      <c r="D725" t="s">
+        <v>716</v>
+      </c>
+    </row>
+    <row r="726" spans="1:4">
+      <c r="A726">
+        <v>20</v>
+      </c>
+      <c r="B726" t="s">
+        <v>4</v>
+      </c>
+      <c r="C726">
+        <v>800</v>
+      </c>
+      <c r="D726" t="s">
+        <v>717</v>
+      </c>
+    </row>
+    <row r="727" spans="1:4">
+      <c r="A727">
+        <v>20</v>
+      </c>
+      <c r="B727" t="s">
+        <v>4</v>
+      </c>
+      <c r="C727">
+        <v>785</v>
+      </c>
+      <c r="D727" t="s">
+        <v>718</v>
+      </c>
+    </row>
+    <row r="728" spans="1:4">
+      <c r="A728">
+        <v>20</v>
+      </c>
+      <c r="B728" t="s">
+        <v>4</v>
+      </c>
+      <c r="C728">
+        <v>783</v>
+      </c>
+      <c r="D728" t="s">
+        <v>719</v>
+      </c>
+    </row>
+    <row r="729" spans="1:4">
+      <c r="A729">
+        <v>20</v>
+      </c>
+      <c r="B729" t="s">
+        <v>4</v>
+      </c>
+      <c r="C729">
+        <v>791</v>
+      </c>
+      <c r="D729" t="s">
+        <v>720</v>
+      </c>
+    </row>
+    <row r="730" spans="1:4">
+      <c r="A730">
+        <v>20</v>
+      </c>
+      <c r="B730" t="s">
+        <v>4</v>
+      </c>
+      <c r="C730">
+        <v>810</v>
+      </c>
+      <c r="D730" t="s">
+        <v>721</v>
+      </c>
+    </row>
+    <row r="731" spans="1:4">
+      <c r="A731">
+        <v>20</v>
+      </c>
+      <c r="B731" t="s">
+        <v>4</v>
+      </c>
+      <c r="C731">
+        <v>792</v>
+      </c>
+      <c r="D731" t="s">
+        <v>722</v>
+      </c>
+    </row>
+    <row r="732" spans="1:4">
+      <c r="A732">
+        <v>20</v>
+      </c>
+      <c r="B732" t="s">
+        <v>4</v>
+      </c>
+      <c r="C732">
+        <v>776</v>
+      </c>
+      <c r="D732" t="s">
+        <v>723</v>
+      </c>
+    </row>
+    <row r="733" spans="1:4">
+      <c r="A733">
+        <v>20</v>
+      </c>
+      <c r="B733" t="s">
+        <v>4</v>
+      </c>
+      <c r="C733">
+        <v>190</v>
+      </c>
+      <c r="D733" t="s">
+        <v>724</v>
+      </c>
+    </row>
+    <row r="734" spans="1:4">
+      <c r="A734">
+        <v>20</v>
+      </c>
+      <c r="B734" t="s">
+        <v>4</v>
+      </c>
+      <c r="C734">
+        <v>777</v>
+      </c>
+      <c r="D734" t="s">
+        <v>725</v>
+      </c>
+    </row>
+    <row r="735" spans="1:4">
+      <c r="A735">
+        <v>20</v>
+      </c>
+      <c r="B735" t="s">
+        <v>4</v>
+      </c>
+      <c r="C735">
+        <v>811</v>
+      </c>
+      <c r="D735" t="s">
+        <v>726</v>
+      </c>
+    </row>
+    <row r="736" spans="1:4">
+      <c r="A736">
+        <v>20</v>
+      </c>
+      <c r="B736" t="s">
+        <v>4</v>
+      </c>
+      <c r="C736">
+        <v>796</v>
+      </c>
+      <c r="D736" t="s">
+        <v>727</v>
+      </c>
+    </row>
+    <row r="737" spans="1:4">
+      <c r="A737">
+        <v>20</v>
+      </c>
+      <c r="B737" t="s">
+        <v>4</v>
+      </c>
+      <c r="C737">
+        <v>798</v>
+      </c>
+      <c r="D737" t="s">
+        <v>728</v>
+      </c>
+    </row>
+    <row r="738" spans="1:4">
+      <c r="A738">
+        <v>20</v>
+      </c>
+      <c r="B738" t="s">
+        <v>4</v>
+      </c>
+      <c r="C738">
+        <v>189</v>
+      </c>
+      <c r="D738" t="s">
+        <v>729</v>
+      </c>
+    </row>
+    <row r="739" spans="1:4">
+      <c r="A739">
+        <v>20</v>
+      </c>
+      <c r="B739" t="s">
+        <v>4</v>
+      </c>
+      <c r="C739">
+        <v>825</v>
+      </c>
+      <c r="D739" t="s">
+        <v>730</v>
+      </c>
+    </row>
+    <row r="740" spans="1:4">
+      <c r="A740">
+        <v>20</v>
+      </c>
+      <c r="B740" t="s">
+        <v>4</v>
+      </c>
+      <c r="C740">
+        <v>774</v>
+      </c>
+      <c r="D740" t="s">
+        <v>731</v>
+      </c>
+    </row>
+    <row r="741" spans="1:4">
+      <c r="A741">
+        <v>20</v>
+      </c>
+      <c r="B741" t="s">
+        <v>4</v>
+      </c>
+      <c r="C741">
+        <v>824</v>
+      </c>
+      <c r="D741" t="s">
+        <v>732</v>
+      </c>
+    </row>
+    <row r="742" spans="1:4">
+      <c r="A742">
+        <v>20</v>
+      </c>
+      <c r="B742" t="s">
+        <v>4</v>
+      </c>
+      <c r="C742">
+        <v>826</v>
+      </c>
+      <c r="D742" t="s">
+        <v>733</v>
+      </c>
+    </row>
+    <row r="743" spans="1:4">
+      <c r="A743">
+        <v>20</v>
+      </c>
+      <c r="B743" t="s">
+        <v>4</v>
+      </c>
+      <c r="C743">
+        <v>823</v>
+      </c>
+      <c r="D743" t="s">
+        <v>734</v>
+      </c>
+    </row>
+    <row r="744" spans="1:4">
+      <c r="A744">
+        <v>20</v>
+      </c>
+      <c r="B744" t="s">
+        <v>4</v>
+      </c>
+      <c r="C744">
+        <v>801</v>
+      </c>
+      <c r="D744" t="s">
+        <v>735</v>
+      </c>
+    </row>
+    <row r="745" spans="1:4">
+      <c r="A745">
+        <v>20</v>
+      </c>
+      <c r="B745" t="s">
+        <v>4</v>
+      </c>
+      <c r="C745">
+        <v>816</v>
+      </c>
+      <c r="D745" t="s">
+        <v>736</v>
+      </c>
+    </row>
+    <row r="746" spans="1:4">
+      <c r="A746">
+        <v>20</v>
+      </c>
+      <c r="B746" t="s">
+        <v>4</v>
+      </c>
+      <c r="C746">
+        <v>827</v>
+      </c>
+      <c r="D746" t="s">
+        <v>737</v>
+      </c>
+    </row>
+    <row r="747" spans="1:4">
+      <c r="A747">
+        <v>20</v>
+      </c>
+      <c r="B747" t="s">
+        <v>4</v>
+      </c>
+      <c r="C747">
+        <v>192</v>
+      </c>
+      <c r="D747" t="s">
+        <v>738</v>
+      </c>
+    </row>
+    <row r="748" spans="1:4">
+      <c r="A748">
+        <v>20</v>
+      </c>
+      <c r="B748" t="s">
+        <v>4</v>
+      </c>
+      <c r="C748">
+        <v>793</v>
+      </c>
+      <c r="D748" t="s">
+        <v>739</v>
+      </c>
+    </row>
+    <row r="749" spans="1:4">
+      <c r="A749">
+        <v>20</v>
+      </c>
+      <c r="B749" t="s">
+        <v>4</v>
+      </c>
+      <c r="C749">
+        <v>802</v>
+      </c>
+      <c r="D749" t="s">
+        <v>740</v>
+      </c>
+    </row>
+    <row r="750" spans="1:4">
+      <c r="A750">
+        <v>20</v>
+      </c>
+      <c r="B750" t="s">
+        <v>4</v>
+      </c>
+      <c r="C750">
+        <v>193</v>
+      </c>
+      <c r="D750" t="s">
+        <v>741</v>
+      </c>
+    </row>
+    <row r="751" spans="1:4">
+      <c r="A751">
+        <v>20</v>
+      </c>
+      <c r="B751" t="s">
+        <v>4</v>
+      </c>
+      <c r="C751">
+        <v>797</v>
+      </c>
+      <c r="D751" t="s">
+        <v>742</v>
+      </c>
+    </row>
+    <row r="752" spans="1:4">
+      <c r="A752">
+        <v>20</v>
+      </c>
+      <c r="B752" t="s">
+        <v>4</v>
+      </c>
+      <c r="C752">
+        <v>803</v>
+      </c>
+      <c r="D752" t="s">
+        <v>743</v>
+      </c>
+    </row>
+    <row r="753" spans="1:4">
+      <c r="A753">
+        <v>20</v>
+      </c>
+      <c r="B753" t="s">
+        <v>4</v>
+      </c>
+      <c r="C753">
+        <v>804</v>
+      </c>
+      <c r="D753" t="s">
+        <v>744</v>
+      </c>
+    </row>
+    <row r="754" spans="1:4">
+      <c r="A754">
+        <v>20</v>
+      </c>
+      <c r="B754" t="s">
+        <v>4</v>
+      </c>
+      <c r="C754">
+        <v>805</v>
+      </c>
+      <c r="D754" t="s">
+        <v>745</v>
+      </c>
+    </row>
+    <row r="755" spans="1:4">
+      <c r="A755">
+        <v>20</v>
+      </c>
+      <c r="B755" t="s">
+        <v>4</v>
+      </c>
+      <c r="C755">
+        <v>786</v>
+      </c>
+      <c r="D755" t="s">
+        <v>746</v>
+      </c>
+    </row>
+    <row r="756" spans="1:4">
+      <c r="A756">
+        <v>20</v>
+      </c>
+      <c r="B756" t="s">
+        <v>4</v>
+      </c>
+      <c r="C756">
+        <v>188</v>
+      </c>
+      <c r="D756" t="s">
+        <v>747</v>
+      </c>
+    </row>
+    <row r="757" spans="1:4">
+      <c r="A757">
+        <v>20</v>
+      </c>
+      <c r="B757" t="s">
+        <v>4</v>
+      </c>
+      <c r="C757">
+        <v>799</v>
+      </c>
+      <c r="D757" t="s">
+        <v>748</v>
+      </c>
+    </row>
+    <row r="758" spans="1:4">
+      <c r="A758">
+        <v>20</v>
+      </c>
+      <c r="B758" t="s">
+        <v>4</v>
+      </c>
+      <c r="C758">
+        <v>817</v>
+      </c>
+      <c r="D758" t="s">
+        <v>749</v>
+      </c>
+    </row>
+    <row r="759" spans="1:4">
+      <c r="A759">
+        <v>20</v>
+      </c>
+      <c r="B759" t="s">
+        <v>4</v>
+      </c>
+      <c r="C759">
+        <v>818</v>
+      </c>
+      <c r="D759" t="s">
+        <v>750</v>
+      </c>
+    </row>
+    <row r="760" spans="1:4">
+      <c r="A760">
+        <v>20</v>
+      </c>
+      <c r="B760" t="s">
+        <v>4</v>
+      </c>
+      <c r="C760">
+        <v>819</v>
+      </c>
+      <c r="D760" t="s">
+        <v>751</v>
+      </c>
+    </row>
+    <row r="761" spans="1:4">
+      <c r="A761">
+        <v>20</v>
+      </c>
+      <c r="B761" t="s">
+        <v>4</v>
+      </c>
+      <c r="C761">
+        <v>820</v>
+      </c>
+      <c r="D761" t="s">
+        <v>752</v>
+      </c>
+    </row>
+    <row r="762" spans="1:4">
+      <c r="A762">
+        <v>20</v>
+      </c>
+      <c r="B762" t="s">
+        <v>4</v>
+      </c>
+      <c r="C762">
+        <v>821</v>
+      </c>
+      <c r="D762" t="s">
+        <v>753</v>
+      </c>
+    </row>
+    <row r="763" spans="1:4">
+      <c r="A763">
+        <v>20</v>
+      </c>
+      <c r="B763" t="s">
+        <v>4</v>
+      </c>
+      <c r="C763">
+        <v>822</v>
+      </c>
+      <c r="D763" t="s">
+        <v>754</v>
+      </c>
+    </row>
+    <row r="764" spans="1:4">
+      <c r="A764">
+        <v>20</v>
+      </c>
+      <c r="B764" t="s">
+        <v>4</v>
+      </c>
+      <c r="C764">
+        <v>807</v>
+      </c>
+      <c r="D764" t="s">
+        <v>755</v>
+      </c>
+    </row>
+    <row r="765" spans="1:4">
+      <c r="A765">
+        <v>20</v>
+      </c>
+      <c r="B765" t="s">
+        <v>4</v>
+      </c>
+      <c r="C765">
+        <v>808</v>
+      </c>
+      <c r="D765" t="s">
+        <v>756</v>
+      </c>
+    </row>
+    <row r="766" spans="1:4">
+      <c r="A766">
+        <v>20</v>
+      </c>
+      <c r="B766" t="s">
+        <v>4</v>
+      </c>
+      <c r="C766">
+        <v>187</v>
+      </c>
+      <c r="D766" t="s">
+        <v>757</v>
+      </c>
+    </row>
+    <row r="767" spans="1:4">
+      <c r="A767">
+        <v>20</v>
+      </c>
+      <c r="B767" t="s">
+        <v>4</v>
+      </c>
+      <c r="C767">
+        <v>806</v>
+      </c>
+      <c r="D767" t="s">
+        <v>758</v>
+      </c>
+    </row>
+    <row r="768" spans="1:4">
+      <c r="A768">
+        <v>20</v>
+      </c>
+      <c r="B768" t="s">
+        <v>4</v>
+      </c>
+      <c r="C768">
+        <v>812</v>
+      </c>
+      <c r="D768" t="s">
+        <v>759</v>
+      </c>
+    </row>
+    <row r="769" spans="1:4">
+      <c r="A769">
+        <v>20</v>
+      </c>
+      <c r="B769" t="s">
+        <v>4</v>
+      </c>
+      <c r="C769">
+        <v>794</v>
+      </c>
+      <c r="D769" t="s">
+        <v>760</v>
+      </c>
+    </row>
+    <row r="770" spans="1:4">
+      <c r="A770">
+        <v>20</v>
+      </c>
+      <c r="B770" t="s">
+        <v>4</v>
+      </c>
+      <c r="C770">
+        <v>218</v>
+      </c>
+      <c r="D770" t="s">
+        <v>761</v>
+      </c>
+    </row>
+    <row r="771" spans="1:4">
+      <c r="A771">
+        <v>20</v>
+      </c>
+      <c r="B771" t="s">
+        <v>4</v>
+      </c>
+      <c r="C771">
+        <v>813</v>
+      </c>
+      <c r="D771" t="s">
+        <v>762</v>
+      </c>
+    </row>
+    <row r="772" spans="1:4">
+      <c r="A772">
+        <v>20</v>
+      </c>
+      <c r="B772" t="s">
+        <v>4</v>
+      </c>
+      <c r="C772">
+        <v>815</v>
+      </c>
+      <c r="D772" t="s">
+        <v>763</v>
+      </c>
+    </row>
+    <row r="773" spans="1:4">
+      <c r="A773">
+        <v>20</v>
+      </c>
+      <c r="B773" t="s">
+        <v>4</v>
+      </c>
+      <c r="C773">
+        <v>814</v>
+      </c>
+      <c r="D773" t="s">
+        <v>764</v>
+      </c>
+    </row>
+    <row r="774" spans="1:4">
+      <c r="A774">
+        <v>20</v>
+      </c>
+      <c r="B774" t="s">
+        <v>4</v>
+      </c>
+      <c r="C774">
+        <v>787</v>
+      </c>
+      <c r="D774" t="s">
+        <v>765</v>
+      </c>
+    </row>
+    <row r="775" spans="1:4">
+      <c r="A775">
+        <v>20</v>
+      </c>
+      <c r="B775" t="s">
+        <v>4</v>
+      </c>
+      <c r="C775">
+        <v>778</v>
+      </c>
+      <c r="D775" t="s">
+        <v>766</v>
+      </c>
+    </row>
+    <row r="776" spans="1:4">
+      <c r="A776">
+        <v>20</v>
+      </c>
+      <c r="B776" t="s">
+        <v>4</v>
+      </c>
+      <c r="C776">
+        <v>828</v>
+      </c>
+      <c r="D776" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="777" spans="1:4">
+      <c r="A777">
+        <v>20</v>
+      </c>
+      <c r="B777" t="s">
+        <v>4</v>
+      </c>
+      <c r="C777">
+        <v>837</v>
+      </c>
+      <c r="D777" t="s">
+        <v>768</v>
+      </c>
+    </row>
+    <row r="778" spans="1:4">
+      <c r="A778">
+        <v>20</v>
+      </c>
+      <c r="B778" t="s">
+        <v>4</v>
+      </c>
+      <c r="C778">
+        <v>681</v>
+      </c>
+      <c r="D778" t="s">
+        <v>769</v>
+      </c>
+    </row>
+    <row r="779" spans="1:4">
+      <c r="A779">
+        <v>20</v>
+      </c>
+      <c r="B779" t="s">
+        <v>4</v>
+      </c>
+      <c r="C779">
+        <v>682</v>
+      </c>
+      <c r="D779" t="s">
+        <v>770</v>
+      </c>
+    </row>
+    <row r="780" spans="1:4">
+      <c r="A780">
+        <v>20</v>
+      </c>
+      <c r="B780" t="s">
+        <v>4</v>
+      </c>
+      <c r="C780">
+        <v>684</v>
+      </c>
+      <c r="D780" t="s">
+        <v>771</v>
+      </c>
+    </row>
+    <row r="781" spans="1:4">
+      <c r="A781">
+        <v>20</v>
+      </c>
+      <c r="B781" t="s">
+        <v>4</v>
+      </c>
+      <c r="C781">
+        <v>683</v>
+      </c>
+      <c r="D781" t="s">
+        <v>772</v>
+      </c>
+    </row>
+    <row r="782" spans="1:4">
+      <c r="A782">
+        <v>20</v>
+      </c>
+      <c r="B782" t="s">
+        <v>4</v>
+      </c>
+      <c r="C782">
+        <v>689</v>
+      </c>
+      <c r="D782" t="s">
+        <v>773</v>
+      </c>
+    </row>
+    <row r="783" spans="1:4">
+      <c r="A783">
+        <v>20</v>
+      </c>
+      <c r="B783" t="s">
+        <v>4</v>
+      </c>
+      <c r="C783">
+        <v>690</v>
+      </c>
+      <c r="D783" t="s">
+        <v>774</v>
+      </c>
+    </row>
+    <row r="784" spans="1:4">
+      <c r="A784">
+        <v>20</v>
+      </c>
+      <c r="B784" t="s">
+        <v>4</v>
+      </c>
+      <c r="C784">
+        <v>692</v>
+      </c>
+      <c r="D784" t="s">
+        <v>775</v>
+      </c>
+    </row>
+    <row r="785" spans="1:4">
+      <c r="A785">
+        <v>20</v>
+      </c>
+      <c r="B785" t="s">
+        <v>4</v>
+      </c>
+      <c r="C785">
+        <v>691</v>
+      </c>
+      <c r="D785" t="s">
+        <v>776</v>
+      </c>
+    </row>
+    <row r="786" spans="1:4">
+      <c r="A786">
+        <v>20</v>
+      </c>
+      <c r="B786" t="s">
+        <v>4</v>
+      </c>
+      <c r="C786">
+        <v>685</v>
+      </c>
+      <c r="D786" t="s">
+        <v>777</v>
+      </c>
+    </row>
+    <row r="787" spans="1:4">
+      <c r="A787">
+        <v>20</v>
+      </c>
+      <c r="B787" t="s">
+        <v>4</v>
+      </c>
+      <c r="C787">
+        <v>686</v>
+      </c>
+      <c r="D787" t="s">
+        <v>778</v>
+      </c>
+    </row>
+    <row r="788" spans="1:4">
+      <c r="A788">
+        <v>20</v>
+      </c>
+      <c r="B788" t="s">
+        <v>4</v>
+      </c>
+      <c r="C788">
+        <v>688</v>
+      </c>
+      <c r="D788" t="s">
+        <v>779</v>
+      </c>
+    </row>
+    <row r="789" spans="1:4">
+      <c r="A789">
+        <v>20</v>
+      </c>
+      <c r="B789" t="s">
+        <v>4</v>
+      </c>
+      <c r="C789">
+        <v>687</v>
+      </c>
+      <c r="D789" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="790" spans="1:4">
+      <c r="A790">
+        <v>20</v>
+      </c>
+      <c r="B790" t="s">
+        <v>4</v>
+      </c>
+      <c r="C790">
+        <v>129</v>
+      </c>
+      <c r="D790" t="s">
+        <v>781</v>
+      </c>
+    </row>
+    <row r="791" spans="1:4">
+      <c r="A791">
+        <v>20</v>
+      </c>
+      <c r="B791" t="s">
+        <v>4</v>
+      </c>
+      <c r="C791">
+        <v>214</v>
+      </c>
+      <c r="D791" t="s">
+        <v>782</v>
+      </c>
+    </row>
+    <row r="792" spans="1:4">
+      <c r="A792">
+        <v>20</v>
+      </c>
+      <c r="B792" t="s">
+        <v>4</v>
+      </c>
+      <c r="C792">
+        <v>130</v>
+      </c>
+      <c r="D792" t="s">
+        <v>783</v>
+      </c>
+    </row>
+    <row r="793" spans="1:4">
+      <c r="A793">
+        <v>20</v>
+      </c>
+      <c r="B793" t="s">
+        <v>4</v>
+      </c>
+      <c r="C793">
+        <v>465</v>
+      </c>
+      <c r="D793" t="s">
+        <v>784</v>
+      </c>
+    </row>
+    <row r="794" spans="1:4">
+      <c r="A794">
+        <v>20</v>
+      </c>
+      <c r="B794" t="s">
+        <v>4</v>
+      </c>
+      <c r="C794">
+        <v>466</v>
+      </c>
+      <c r="D794" t="s">
+        <v>785</v>
+      </c>
+    </row>
+    <row r="795" spans="1:4">
+      <c r="A795">
+        <v>20</v>
+      </c>
+      <c r="B795" t="s">
+        <v>4</v>
+      </c>
+      <c r="C795">
+        <v>468</v>
+      </c>
+      <c r="D795" t="s">
+        <v>786</v>
+      </c>
+    </row>
+    <row r="796" spans="1:4">
+      <c r="A796">
+        <v>20</v>
+      </c>
+      <c r="B796" t="s">
+        <v>4</v>
+      </c>
+      <c r="C796">
+        <v>467</v>
+      </c>
+      <c r="D796" t="s">
+        <v>787</v>
+      </c>
+    </row>
+    <row r="797" spans="1:4">
+      <c r="A797">
+        <v>20</v>
+      </c>
+      <c r="B797" t="s">
+        <v>4</v>
+      </c>
+      <c r="C797">
+        <v>58</v>
+      </c>
+      <c r="D797" t="s">
+        <v>788</v>
+      </c>
+    </row>
+    <row r="798" spans="1:4">
+      <c r="A798">
+        <v>20</v>
+      </c>
+      <c r="B798" t="s">
+        <v>4</v>
+      </c>
+      <c r="C798">
+        <v>215</v>
+      </c>
+      <c r="D798" t="s">
+        <v>789</v>
+      </c>
+    </row>
+    <row r="799" spans="1:4">
+      <c r="A799">
+        <v>20</v>
+      </c>
+      <c r="B799" t="s">
+        <v>4</v>
+      </c>
+      <c r="C799">
+        <v>66</v>
+      </c>
+      <c r="D799" t="s">
+        <v>790</v>
+      </c>
+    </row>
+    <row r="800" spans="1:4">
+      <c r="A800">
+        <v>20</v>
+      </c>
+      <c r="B800" t="s">
+        <v>4</v>
+      </c>
+      <c r="C800">
+        <v>216</v>
+      </c>
+      <c r="D800" t="s">
+        <v>791</v>
+      </c>
+    </row>
+    <row r="801" spans="1:4">
+      <c r="A801">
+        <v>20</v>
+      </c>
+      <c r="B801" t="s">
+        <v>4</v>
+      </c>
+      <c r="C801">
+        <v>768</v>
+      </c>
+      <c r="D801" t="s">
+        <v>792</v>
+      </c>
+    </row>
+    <row r="802" spans="1:4">
+      <c r="A802">
+        <v>20</v>
+      </c>
+      <c r="B802" t="s">
+        <v>4</v>
+      </c>
+      <c r="C802">
+        <v>625</v>
+      </c>
+      <c r="D802" t="s">
+        <v>793</v>
+      </c>
+    </row>
+    <row r="803" spans="1:4">
+      <c r="A803">
+        <v>20</v>
+      </c>
+      <c r="B803" t="s">
+        <v>4</v>
+      </c>
+      <c r="C803">
+        <v>626</v>
+      </c>
+      <c r="D803" t="s">
+        <v>794</v>
+      </c>
+    </row>
+    <row r="804" spans="1:4">
+      <c r="A804">
+        <v>20</v>
+      </c>
+      <c r="B804" t="s">
+        <v>4</v>
+      </c>
+      <c r="C804">
+        <v>628</v>
+      </c>
+      <c r="D804" t="s">
+        <v>795</v>
+      </c>
+    </row>
+    <row r="805" spans="1:4">
+      <c r="A805">
+        <v>20</v>
+      </c>
+      <c r="B805" t="s">
+        <v>4</v>
+      </c>
+      <c r="C805">
+        <v>627</v>
+      </c>
+      <c r="D805" t="s">
+        <v>796</v>
+      </c>
+    </row>
+    <row r="806" spans="1:4">
+      <c r="A806">
+        <v>20</v>
+      </c>
+      <c r="B806" t="s">
+        <v>4</v>
+      </c>
+      <c r="C806">
+        <v>135</v>
+      </c>
+      <c r="D806" t="s">
+        <v>797</v>
+      </c>
+    </row>
+    <row r="807" spans="1:4">
+      <c r="A807">
+        <v>20</v>
+      </c>
+      <c r="B807" t="s">
+        <v>4</v>
+      </c>
+      <c r="C807">
+        <v>838</v>
+      </c>
+      <c r="D807" t="s">
+        <v>798</v>
+      </c>
+    </row>
+    <row r="808" spans="1:4">
+      <c r="A808">
+        <v>20</v>
+      </c>
+      <c r="B808" t="s">
+        <v>4</v>
+      </c>
+      <c r="C808">
+        <v>281</v>
+      </c>
+      <c r="D808" t="s">
+        <v>799</v>
+      </c>
+    </row>
+    <row r="809" spans="1:4">
+      <c r="A809">
+        <v>20</v>
+      </c>
+      <c r="B809" t="s">
+        <v>4</v>
+      </c>
+      <c r="C809">
+        <v>282</v>
+      </c>
+      <c r="D809" t="s">
+        <v>800</v>
+      </c>
+    </row>
+    <row r="810" spans="1:4">
+      <c r="A810">
+        <v>20</v>
+      </c>
+      <c r="B810" t="s">
+        <v>4</v>
+      </c>
+      <c r="C810">
+        <v>283</v>
+      </c>
+      <c r="D810" t="s">
+        <v>801</v>
+      </c>
+    </row>
+    <row r="811" spans="1:4">
+      <c r="A811">
+        <v>20</v>
+      </c>
+      <c r="B811" t="s">
+        <v>4</v>
+      </c>
+      <c r="C811">
+        <v>284</v>
+      </c>
+      <c r="D811" t="s">
+        <v>802</v>
+      </c>
+    </row>
+    <row r="812" spans="1:4">
+      <c r="A812">
+        <v>20</v>
+      </c>
+      <c r="B812" t="s">
+        <v>4</v>
+      </c>
+      <c r="C812">
+        <v>285</v>
+      </c>
+      <c r="D812" t="s">
+        <v>803</v>
+      </c>
+    </row>
+    <row r="813" spans="1:4">
+      <c r="A813">
+        <v>20</v>
+      </c>
+      <c r="B813" t="s">
+        <v>4</v>
+      </c>
+      <c r="C813">
+        <v>286</v>
+      </c>
+      <c r="D813" t="s">
+        <v>804</v>
+      </c>
+    </row>
+    <row r="814" spans="1:4">
+      <c r="A814">
+        <v>20</v>
+      </c>
+      <c r="B814" t="s">
+        <v>4</v>
+      </c>
+      <c r="C814">
+        <v>217</v>
+      </c>
+      <c r="D814" t="s">
+        <v>805</v>
+      </c>
+    </row>
+    <row r="815" spans="1:4">
+      <c r="A815">
+        <v>20</v>
+      </c>
+      <c r="B815" t="s">
+        <v>4</v>
+      </c>
+      <c r="C815">
+        <v>237</v>
+      </c>
+      <c r="D815" t="s">
+        <v>806</v>
+      </c>
+    </row>
+    <row r="816" spans="1:4">
+      <c r="A816">
+        <v>20</v>
+      </c>
+      <c r="B816" t="s">
+        <v>4</v>
+      </c>
+      <c r="C816">
+        <v>84</v>
+      </c>
+      <c r="D816" t="s">
+        <v>807</v>
+      </c>
+    </row>
+    <row r="817" spans="1:4">
+      <c r="A817">
+        <v>20</v>
+      </c>
+      <c r="B817" t="s">
+        <v>4</v>
+      </c>
+      <c r="C817">
+        <v>485</v>
+      </c>
+      <c r="D817" t="s">
+        <v>808</v>
+      </c>
+    </row>
+    <row r="818" spans="1:4">
+      <c r="A818">
+        <v>20</v>
+      </c>
+      <c r="B818" t="s">
+        <v>4</v>
+      </c>
+      <c r="C818">
+        <v>486</v>
+      </c>
+      <c r="D818" t="s">
+        <v>809</v>
+      </c>
+    </row>
+    <row r="819" spans="1:4">
+      <c r="A819">
+        <v>20</v>
+      </c>
+      <c r="B819" t="s">
+        <v>4</v>
+      </c>
+      <c r="C819">
+        <v>488</v>
+      </c>
+      <c r="D819" t="s">
+        <v>810</v>
+      </c>
+    </row>
+    <row r="820" spans="1:4">
+      <c r="A820">
+        <v>20</v>
+      </c>
+      <c r="B820" t="s">
+        <v>4</v>
+      </c>
+      <c r="C820">
+        <v>487</v>
+      </c>
+      <c r="D820" t="s">
+        <v>811</v>
+      </c>
+    </row>
+    <row r="821" spans="1:4">
+      <c r="A821">
+        <v>20</v>
+      </c>
+      <c r="B821" t="s">
+        <v>4</v>
+      </c>
+      <c r="C821">
+        <v>113</v>
+      </c>
+      <c r="D821" t="s">
+        <v>812</v>
+      </c>
+    </row>
+    <row r="822" spans="1:4">
+      <c r="A822">
+        <v>20</v>
+      </c>
+      <c r="B822" t="s">
+        <v>4</v>
+      </c>
+      <c r="C822">
+        <v>44</v>
+      </c>
+      <c r="D822" t="s">
+        <v>813</v>
+      </c>
+    </row>
+    <row r="823" spans="1:4">
+      <c r="A823">
+        <v>20</v>
+      </c>
+      <c r="B823" t="s">
+        <v>4</v>
+      </c>
+      <c r="C823">
+        <v>254</v>
+      </c>
+      <c r="D823" t="s">
+        <v>814</v>
+      </c>
+    </row>
+    <row r="824" spans="1:4">
+      <c r="A824">
+        <v>20</v>
+      </c>
+      <c r="B824" t="s">
+        <v>4</v>
+      </c>
+      <c r="C824">
+        <v>219</v>
+      </c>
+      <c r="D824" t="s">
+        <v>815</v>
+      </c>
+    </row>
+    <row r="825" spans="1:4">
+      <c r="A825">
+        <v>20</v>
+      </c>
+      <c r="B825" t="s">
+        <v>4</v>
+      </c>
+      <c r="C825">
+        <v>220</v>
+      </c>
+      <c r="D825" t="s">
+        <v>816</v>
+      </c>
+    </row>
+    <row r="826" spans="1:4">
+      <c r="A826">
+        <v>20</v>
+      </c>
+      <c r="B826" t="s">
+        <v>4</v>
+      </c>
+      <c r="C826">
+        <v>70</v>
+      </c>
+      <c r="D826" t="s">
+        <v>817</v>
+      </c>
+    </row>
+    <row r="827" spans="1:4">
+      <c r="A827">
+        <v>20</v>
+      </c>
+      <c r="B827" t="s">
+        <v>4</v>
+      </c>
+      <c r="C827">
+        <v>437</v>
+      </c>
+      <c r="D827" t="s">
+        <v>818</v>
+      </c>
+    </row>
+    <row r="828" spans="1:4">
+      <c r="A828">
+        <v>20</v>
+      </c>
+      <c r="B828" t="s">
+        <v>4</v>
+      </c>
+      <c r="C828">
+        <v>438</v>
+      </c>
+      <c r="D828" t="s">
+        <v>819</v>
+      </c>
+    </row>
+    <row r="829" spans="1:4">
+      <c r="A829">
+        <v>20</v>
+      </c>
+      <c r="B829" t="s">
+        <v>4</v>
+      </c>
+      <c r="C829">
+        <v>440</v>
+      </c>
+      <c r="D829" t="s">
+        <v>820</v>
+      </c>
+    </row>
+    <row r="830" spans="1:4">
+      <c r="A830">
+        <v>20</v>
+      </c>
+      <c r="B830" t="s">
+        <v>4</v>
+      </c>
+      <c r="C830">
+        <v>439</v>
+      </c>
+      <c r="D830" t="s">
+        <v>821</v>
+      </c>
+    </row>
+    <row r="831" spans="1:4">
+      <c r="A831">
+        <v>20</v>
+      </c>
+      <c r="B831" t="s">
+        <v>4</v>
+      </c>
+      <c r="C831">
+        <v>59</v>
+      </c>
+      <c r="D831" t="s">
+        <v>822</v>
+      </c>
+    </row>
+    <row r="832" spans="1:4">
+      <c r="A832">
+        <v>20</v>
+      </c>
+      <c r="B832" t="s">
+        <v>4</v>
+      </c>
+      <c r="C832">
+        <v>221</v>
+      </c>
+      <c r="D832" t="s">
+        <v>822</v>
+      </c>
+    </row>
+    <row r="833" spans="1:4">
+      <c r="A833">
+        <v>20</v>
+      </c>
+      <c r="B833" t="s">
+        <v>4</v>
+      </c>
+      <c r="C833">
+        <v>225</v>
+      </c>
+      <c r="D833" t="s">
+        <v>823</v>
+      </c>
+    </row>
+    <row r="834" spans="1:4">
+      <c r="A834">
+        <v>20</v>
+      </c>
+      <c r="B834" t="s">
+        <v>4</v>
+      </c>
+      <c r="C834">
+        <v>38</v>
+      </c>
+      <c r="D834" t="s">
+        <v>824</v>
+      </c>
+    </row>
+    <row r="835" spans="1:4">
+      <c r="A835">
+        <v>20</v>
+      </c>
+      <c r="B835" t="s">
+        <v>4</v>
+      </c>
+      <c r="C835">
+        <v>222</v>
+      </c>
+      <c r="D835" t="s">
+        <v>824</v>
+      </c>
+    </row>
+    <row r="836" spans="1:4">
+      <c r="A836">
+        <v>20</v>
+      </c>
+      <c r="B836" t="s">
+        <v>4</v>
+      </c>
+      <c r="C836">
+        <v>76</v>
+      </c>
+      <c r="D836" t="s">
+        <v>825</v>
+      </c>
+    </row>
+    <row r="837" spans="1:4">
+      <c r="A837">
+        <v>20</v>
+      </c>
+      <c r="B837" t="s">
+        <v>4</v>
+      </c>
+      <c r="C837">
+        <v>355</v>
+      </c>
+      <c r="D837" t="s">
+        <v>826</v>
+      </c>
+    </row>
+    <row r="838" spans="1:4">
+      <c r="A838">
+        <v>20</v>
+      </c>
+      <c r="B838" t="s">
+        <v>4</v>
+      </c>
+      <c r="C838">
+        <v>356</v>
+      </c>
+      <c r="D838" t="s">
+        <v>827</v>
+      </c>
+    </row>
+    <row r="839" spans="1:4">
+      <c r="A839">
+        <v>20</v>
+      </c>
+      <c r="B839" t="s">
+        <v>4</v>
+      </c>
+      <c r="C839">
+        <v>358</v>
+      </c>
+      <c r="D839" t="s">
+        <v>828</v>
+      </c>
+    </row>
+    <row r="840" spans="1:4">
+      <c r="A840">
+        <v>20</v>
+      </c>
+      <c r="B840" t="s">
+        <v>4</v>
+      </c>
+      <c r="C840">
+        <v>357</v>
+      </c>
+      <c r="D840" t="s">
+        <v>829</v>
+      </c>
+    </row>
+    <row r="841" spans="1:4">
+      <c r="A841">
+        <v>20</v>
+      </c>
+      <c r="B841" t="s">
+        <v>4</v>
+      </c>
+      <c r="C841">
+        <v>93</v>
+      </c>
+      <c r="D841" t="s">
+        <v>830</v>
+      </c>
+    </row>
+    <row r="842" spans="1:4">
+      <c r="A842">
+        <v>20</v>
+      </c>
+      <c r="B842" t="s">
+        <v>4</v>
+      </c>
+      <c r="C842">
+        <v>255</v>
+      </c>
+      <c r="D842" t="s">
+        <v>831</v>
+      </c>
+    </row>
+    <row r="843" spans="1:4">
+      <c r="A843">
+        <v>20</v>
+      </c>
+      <c r="B843" t="s">
+        <v>4</v>
+      </c>
+      <c r="C843">
+        <v>42</v>
+      </c>
+      <c r="D843" t="s">
+        <v>832</v>
+      </c>
+    </row>
+    <row r="844" spans="1:4">
+      <c r="A844">
+        <v>20</v>
+      </c>
+      <c r="B844" t="s">
+        <v>4</v>
+      </c>
+      <c r="C844">
+        <v>256</v>
+      </c>
+      <c r="D844" t="s">
+        <v>833</v>
+      </c>
+    </row>
+    <row r="845" spans="1:4">
+      <c r="A845">
+        <v>20</v>
+      </c>
+      <c r="B845" t="s">
+        <v>4</v>
+      </c>
+      <c r="C845">
+        <v>259</v>
+      </c>
+      <c r="D845" t="s">
+        <v>834</v>
+      </c>
+    </row>
+    <row r="846" spans="1:4">
+      <c r="A846">
+        <v>20</v>
+      </c>
+      <c r="B846" t="s">
+        <v>4</v>
+      </c>
+      <c r="C846">
+        <v>94</v>
+      </c>
+      <c r="D846" t="s">
+        <v>835</v>
+      </c>
+    </row>
+    <row r="847" spans="1:4">
+      <c r="A847">
+        <v>20</v>
+      </c>
+      <c r="B847" t="s">
+        <v>4</v>
+      </c>
+      <c r="C847">
+        <v>257</v>
+      </c>
+      <c r="D847" t="s">
+        <v>836</v>
+      </c>
+    </row>
+    <row r="848" spans="1:4">
+      <c r="A848">
+        <v>20</v>
+      </c>
+      <c r="B848" t="s">
+        <v>4</v>
+      </c>
+      <c r="C848">
+        <v>68</v>
+      </c>
+      <c r="D848" t="s">
+        <v>837</v>
+      </c>
+    </row>
+    <row r="849" spans="1:4">
+      <c r="A849">
+        <v>20</v>
+      </c>
+      <c r="B849" t="s">
+        <v>4</v>
+      </c>
+      <c r="C849">
+        <v>133</v>
+      </c>
+      <c r="D849" t="s">
+        <v>838</v>
+      </c>
+    </row>
+    <row r="850" spans="1:4">
+      <c r="A850">
+        <v>20</v>
+      </c>
+      <c r="B850" t="s">
+        <v>4</v>
+      </c>
+      <c r="C850">
+        <v>258</v>
+      </c>
+      <c r="D850" t="s">
+        <v>839</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">